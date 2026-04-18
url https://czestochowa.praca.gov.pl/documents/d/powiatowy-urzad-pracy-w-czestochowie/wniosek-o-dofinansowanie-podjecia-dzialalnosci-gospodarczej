--- v0 (2025-10-26)
+++ v1 (2026-04-18)
@@ -1,19026 +1,22687 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00600EF6" w:rsidRDefault="000F4F37" w:rsidP="00834BED">
+    <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="000415D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="5245"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="000415D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="5245"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="000415D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="5245"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00834BED" w:rsidRPr="00F200D0" w:rsidRDefault="007B272B" w:rsidP="000415D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="5245"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00834BED" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Częstochowa, dnia</w:t>
+      </w:r>
+      <w:r w:rsidR="00834BED" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00834BED" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00834BED" w:rsidRPr="00F200D0" w:rsidRDefault="000415D5" w:rsidP="00F200D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00840749" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00840749" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000415D5" w:rsidRPr="001840E5" w:rsidRDefault="000415D5" w:rsidP="00F200D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001840E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   numer wniosku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000415D5" w:rsidRPr="00F200D0" w:rsidRDefault="000415D5" w:rsidP="000415D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000415D5" w:rsidRPr="006E03C6" w:rsidRDefault="000415D5" w:rsidP="000415D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E03C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Powiatowy Urząd Pracy</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1F32" w:rsidRPr="006E03C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E03C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ul. K. Szymanowskiego 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000415D5" w:rsidRPr="00F200D0" w:rsidRDefault="000415D5" w:rsidP="000415D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E03C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>42-217 Częstochowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000415D5" w:rsidRPr="00F200D0" w:rsidRDefault="000415D5" w:rsidP="00834BED">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="3969"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00834BED" w:rsidRPr="001840E5" w:rsidRDefault="00834BED" w:rsidP="00167330">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="3686"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001840E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wniosek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00834BED" w:rsidRPr="001840E5" w:rsidRDefault="00834BED" w:rsidP="000415D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="1418"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001840E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o dofinansowanie podjęcia działalności gospodarczej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00834BED" w:rsidRPr="00F200D0" w:rsidRDefault="00834BED" w:rsidP="00167330">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:before="360" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>POUCZENIE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00834BED" w:rsidRPr="00F200D0" w:rsidRDefault="00834BED" w:rsidP="000415D5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZŁOŻENIE WNIOSKU NIE ZWALNIA Z OBOWIĄZKU </w:t>
+      </w:r>
+      <w:r w:rsidR="006E03C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KONTAKTU</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD18A0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E03C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z POWIATOWYM URZĘDEM PRACY W CZĘSTOCHOWIE</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD18A0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E03C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CO NAJMNIEJ RAZ NA 90 DNI W CELU POTWIERDZENIA </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD18A0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="006E03C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OTOWOŚCI DO PRACY </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ORAZ NA KAŻDE INNE WEZWANIE URZĘDU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00834BED" w:rsidRPr="00F200D0" w:rsidRDefault="00834BED" w:rsidP="000415D5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ZŁOŻENIE WNIOSKU NIE GWARANTUJE OTRZYMANIA WNIOSKOWANYCH ŚRODKÓW.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00834BED" w:rsidRPr="00F200D0" w:rsidRDefault="00834BED" w:rsidP="000415D5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ZŁOŻONY WNIOSEK WRAZ Z DOKUMENTACJĄ NIE PODLEGA ZWROTOWI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00840749" w:rsidRPr="00CF6507" w:rsidRDefault="00834BED" w:rsidP="00CF6507">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WSZYSTKIE POZYCJE WE WNIOSKU MUSZĄ ZOSTAĆ WYPEŁNIONE, W PRZYPADKU GDY KTÓRYKOLWIEK PUNKT WNIOSKU NIE DOTYCZY WNIOSKODAWCY, NALEŻY WPISAĆ </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD18A0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AD18A0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>„NIE DOTYCZY”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6507">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="524"/>
+        <w:gridCol w:w="77"/>
+        <w:gridCol w:w="3085"/>
+        <w:gridCol w:w="6629"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10315" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I. DANE WNIOSKODAWCY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="006E03C6" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Imię (imiona) i nazwisko</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="006E03C6" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Numer PESEL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="006E03C6" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rodzaj, seria i nr dokumentu tożsamości</w:t>
+            </w:r>
+            <w:r w:rsidR="001840E5" w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001840E5" w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w przypadku braku numeru PESEL</w:t>
+            </w:r>
+            <w:r w:rsidR="001840E5" w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NIP </w:t>
+            </w:r>
+            <w:r w:rsidR="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(o ile posiada)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Stan cywilny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zawód wyuczony</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="006E03C6" w:rsidRDefault="00840749" w:rsidP="006E03C6">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miejsce zamieszkania </w:t>
+            </w:r>
+            <w:r w:rsidR="007D79EB" w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="006E03C6" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adres do doręczeń</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="006E03C6" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adres do doręczeń elektronicznych </w:t>
+            </w:r>
+            <w:r w:rsidR="00F200D0" w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(o ile posiada)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="00CF6507">
+        <w:trPr>
+          <w:trHeight w:val="901"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="006E03C6" w:rsidRDefault="00CF6507" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nr telefonu/poczty elektronicznej</w:t>
+            </w:r>
+            <w:r w:rsidR="00F200D0" w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00840749" w:rsidRPr="006E03C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(o ile posiada)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10315" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II. INFORMACJA O WCZEŚ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NIEJSZYM PROWADZENIU DZIAŁALNOŚCI GOSPODARCZEJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rodzaj prowadzonej działalności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Okres prowadzenia działalności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Przyczyna rezygnacji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zobowiązania finansowe w ZUS i US *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>posiadam</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nie posiadam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10315" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. INFORMACJE DOTYCZĄCE PLANOWANEJ DZIAŁALNOŚCI GOSPODARCZEJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rodzaj planowanej działalności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="00CF6507">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="007D79EB" w:rsidRDefault="007D79EB" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00CF6507" w:rsidRDefault="00840749" w:rsidP="00DF3D74">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbol(e) podklasy </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF3D74" w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rodzaju działalności określony</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF3D74" w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) zgodnie z Polska Klasyfikacją Działalności (PKD 2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001840E5" w:rsidRPr="00F200D0" w:rsidTr="00CF6507">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="001840E5" w:rsidRPr="007D79EB" w:rsidRDefault="001840E5" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="001840E5" w:rsidRPr="00CF6507" w:rsidRDefault="001840E5" w:rsidP="00990A41">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Krótki opis planowanej działalności</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF6507" w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, w tym informacje o niezbędnych uprawnieniach, pozwoleniach, licencjach lub koncesjach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF6507" w:rsidRPr="00F200D0" w:rsidRDefault="00CF6507" w:rsidP="00CF6507">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF3D74" w:rsidRPr="00F200D0" w:rsidTr="001840E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10315" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3D74" w:rsidRPr="00F200D0" w:rsidRDefault="00DF3D74" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uwaga!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DF3D74" w:rsidRPr="00F200D0" w:rsidRDefault="00DF3D74" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dokonując rejestracji firmy należy wskazać wyłącznie symbole rodzaju działalności PKD ujęte powyżej, zgodnie z rodzajem planowanej działalności, na prowadzenie której przyznano środki.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="004F6385">
+        <w:trPr>
+          <w:trHeight w:val="2254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F200D0" w:rsidRPr="007D79EB" w:rsidRDefault="00167330" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="007D79EB" w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F200D0" w:rsidRPr="00CF6507" w:rsidRDefault="00F200D0" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adres stałego miejsca wykonywania planowanej działalności gospodarczej, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C30CB8" w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>a w przypadku działalności wykonywanej mobilnie – adres miejsca przechowywania zakupionych w ramach dofinansowania składników majątkowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="007D79EB">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="004F6385">
+        <w:trPr>
+          <w:trHeight w:val="1736"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F200D0" w:rsidRPr="007D79EB" w:rsidRDefault="00167330" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="007D79EB" w:rsidRPr="007D79EB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F200D0" w:rsidRPr="00CF6507" w:rsidRDefault="00F200D0" w:rsidP="007D79EB">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Opis lokalu, w którym będzie wykonywana planowana działalność gospodarcza</w:t>
+            </w:r>
+            <w:r w:rsidR="007D79EB" w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D79EB" w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="007D79EB" w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(nie dotyczy, jeśli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> działalność będzie wykonywana mobilnie</w:t>
+            </w:r>
+            <w:r w:rsidR="007D79EB" w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007D79EB" w:rsidRPr="00101845" w:rsidRDefault="007D79EB" w:rsidP="00CF6507">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F6385" w:rsidRPr="00F200D0" w:rsidTr="004F6385">
+        <w:trPr>
+          <w:trHeight w:val="1736"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F6385" w:rsidRPr="00CF6507" w:rsidRDefault="004F6385" w:rsidP="004F6385">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wykształcenie, ukończone szkolenia, doświadczenie zawodowe lub umiejętności przydatne do wykonywania planowanej działalności gospodarczej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="00CF6507">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="00CF6507">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="00CF6507">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="00CF6507">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="004F6385">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004F6385" w:rsidRPr="00101845" w:rsidRDefault="004F6385" w:rsidP="00CF6507">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="004F6385">
+        <w:trPr>
+          <w:trHeight w:val="2688"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F200D0" w:rsidRPr="0048606A" w:rsidRDefault="007917F8" w:rsidP="00840749">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="007D79EB" w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F200D0" w:rsidRPr="0048606A" w:rsidRDefault="004F6385" w:rsidP="009E3C70">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Rodzaj planowanej działalności gospodarczej jest związany z branżą obejmującą wymienione umiejętności/kompetencje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F6385" w:rsidRPr="0048606A" w:rsidRDefault="004F6385" w:rsidP="004F6385">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TAK</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3C70" w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E3C70" w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(proszę zaznaczyć które?)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004F6385" w:rsidRPr="0048606A" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidR="004F6385" w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cyfrowe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(czyli wykorzystujące w życiu codziennym i pracy technologie cyfrowe)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E3C70" w:rsidRPr="0048606A" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> niezbędne do pracy w sektorze zielonej gospodarki </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(czyli takiej, która jest oparta na odnawialnych źródłach energii, nowoczesnych technologiach ukierunkowanych na niskoemisyjność i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>zasobooszczędność</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>, a także na zarządzaniu środowiskowym w przedsiębiorstwach)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E3C70" w:rsidRPr="0048606A" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> istotne dla regionalnych/lokalnych specjalizacji </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(zawody deficytowe zgodne z barometrem zawodów na rok 202</w:t>
+            </w:r>
+            <w:r w:rsidR="007917F8" w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009E3C70" w:rsidRPr="0048606A" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> związane z usługami zdrowotnymi i opiekuńczymi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004F6385" w:rsidRPr="0048606A" w:rsidRDefault="004F6385" w:rsidP="007917F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="0048606A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00990A41" w:rsidRPr="0048606A" w:rsidRDefault="00990A41" w:rsidP="007D79EB">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A1099" w:rsidRPr="00101845" w:rsidRDefault="008A1099" w:rsidP="00101845">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="9889" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="675"/>
+        <w:gridCol w:w="2946"/>
+        <w:gridCol w:w="2016"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00101845" w:rsidRPr="00F200D0" w:rsidTr="00101845">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9889" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00101845" w:rsidRPr="00101845" w:rsidRDefault="00101845" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101845">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kalkulacja kosztów związanych z podjęciem działalności gospodarczej wraz ze źródłami ich finansowania.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidTr="001840E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wyszczególnienie kosztów </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="00087954">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">związanych z podjęciem </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="00087954">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>działalności gospodarczej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Koszty (w zł)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidTr="001840E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="00087954">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="00A87038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:firstLine="65"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Środki własne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="00A87038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:firstLine="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Środki z PUP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A87038" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="00A87038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:firstLine="459"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ogółem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="003D0565">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00101845" w:rsidRDefault="00087954" w:rsidP="003D0565">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101845">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00101845" w:rsidRDefault="00087954" w:rsidP="00087954">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:firstLine="1293"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101845">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00101845" w:rsidRDefault="00087954" w:rsidP="00087954">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:firstLine="774"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101845">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00101845" w:rsidRDefault="00087954" w:rsidP="00087954">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:firstLine="884"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101845">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00101845" w:rsidRDefault="00087954" w:rsidP="00087954">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:firstLine="884"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101845">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00087954" w:rsidRPr="006755F7" w:rsidRDefault="00101845" w:rsidP="00101845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(kol.</w:t>
+            </w:r>
+            <w:r w:rsidR="00087954" w:rsidRPr="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00087954" w:rsidRPr="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kol.</w:t>
+            </w:r>
+            <w:r w:rsidR="00087954" w:rsidRPr="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Środki trwałe, urządzenia, maszyny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+        <w:trPr>
+          <w:trHeight w:val="598"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00087954" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pozyskanie lokalu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Towary, materiały</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+        <w:trPr>
+          <w:trHeight w:val="559"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gotówka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Inne</w:t>
+            </w:r>
+            <w:r w:rsidR="00087954" w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (jakie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+        <w:trPr>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00A87038" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2946" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00101845" w:rsidRDefault="00087954" w:rsidP="00101845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101845">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OGÓŁEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00101845" w:rsidRPr="00F200D0" w:rsidTr="00101845">
+        <w:trPr>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00101845" w:rsidRPr="00101845" w:rsidRDefault="00101845" w:rsidP="00101845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0565">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kwota wnioskowanego dofinansowania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00101845" w:rsidRDefault="00101845" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00101845" w:rsidRPr="00F200D0" w:rsidRDefault="00101845" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00101845" w:rsidRPr="00F200D0" w:rsidTr="00101845">
+        <w:trPr>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9889" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00101845" w:rsidRPr="00101845" w:rsidRDefault="00101845" w:rsidP="00101845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101845">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uwaga!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A87038" w:rsidRDefault="00101845" w:rsidP="00101845">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101845">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wysokość wnioskowanego dofinansowania nie może przekroczyć 6-krotnej wysokości przeciętnego wynagrodzenia. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00101845" w:rsidRPr="00A87038" w:rsidRDefault="00101845" w:rsidP="00CF6507">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A87038">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Wnioskowana kwota winna wynikać z kalkulacji ko</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87038" w:rsidRPr="00A87038">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sztów przedstawionej w </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>części</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87038" w:rsidRPr="00A87038">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IV. wniosku </w:t>
+            </w:r>
+            <w:r w:rsidR="00A87038">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00A87038" w:rsidRPr="00A87038">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w kolumnie 4 w wierszu 6 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A87038">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(środki z PUP).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00087954" w:rsidRPr="003D0565" w:rsidRDefault="00323636" w:rsidP="004F6385">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2455"/>
+        <w:gridCol w:w="4459"/>
+        <w:gridCol w:w="883"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003D0565" w:rsidRPr="00F200D0" w:rsidTr="00FB00EE">
+        <w:trPr>
+          <w:trHeight w:val="493"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D0565" w:rsidRPr="003D0565" w:rsidRDefault="003D0565" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0565">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Szczegółowa specyfikacja wydatków do poniesienia w ramach dofinansowania</w:t>
+            </w:r>
+            <w:r w:rsidR="001840E5" w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="003D0565">
+        <w:trPr>
+          <w:trHeight w:val="333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="003D0565">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rodzaj zakupu:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sztuk:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kwota brutto w zł:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00430C6C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00430C6C" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00430C6C" w:rsidRPr="00F200D0" w:rsidRDefault="00430C6C" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00430C6C" w:rsidRPr="006755F7" w:rsidRDefault="00430C6C" w:rsidP="00F96BB1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:firstLine="5846"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Razem:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00430C6C" w:rsidRPr="00F200D0" w:rsidRDefault="00430C6C" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00430C6C" w:rsidRPr="00F200D0" w:rsidRDefault="00430C6C" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D0565" w:rsidRPr="00F200D0" w:rsidTr="003D0565">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="943"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D0565" w:rsidRPr="003D0565" w:rsidRDefault="003D0565" w:rsidP="003D0565">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0565">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uwaga!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003D0565" w:rsidRPr="00F200D0" w:rsidRDefault="003D0565" w:rsidP="003D0565">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wydatkowanie i rozliczenie otrzymanego dofinansowania winn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o być zgodne z danymi ujętymi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>powyższej tabeli.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003D0565" w:rsidRPr="00F200D0" w:rsidRDefault="003D0565" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1030" w:rsidRPr="00F200D0" w:rsidTr="00276552">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="610"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:ind w:firstLine="33"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1030">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">VII. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F1030">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zasadnienie planowanych wydatków określonych w tabeli </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>części</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00167330">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>VI.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00167330" w:rsidRPr="000F1030" w:rsidRDefault="00167330" w:rsidP="00167330">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00323636">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="757"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00167330" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:ind w:firstLine="318"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rodzaj zakupu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00167330" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:ind w:firstLine="2682"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uzasadnienie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidTr="00F96BB1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2455" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7468" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00323636" w:rsidRPr="00F200D0" w:rsidRDefault="00323636" w:rsidP="00323636">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="005A6F1C" w:rsidRPr="00F200D0" w:rsidRDefault="005A6F1C" w:rsidP="005A6F1C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:left="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="698"/>
+        <w:gridCol w:w="3272"/>
+        <w:gridCol w:w="6095"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000F1030" w:rsidTr="00AF5816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00276552" w:rsidRPr="00167330" w:rsidRDefault="000F1030" w:rsidP="00167330">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="414" w:hanging="414"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6507">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Proponowana forma zabezpieczenia zwrotu dofinansowania*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1030" w:rsidTr="00AF5816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="00276552" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="316"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poręczenie cywilne dokonane przez co najmniej dwie osoby fizyczne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="00276552">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="459"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko poręczyciela</w:t>
+            </w:r>
+            <w:r w:rsidR="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="00276552">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="459"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko poręczyciela</w:t>
+            </w:r>
+            <w:r w:rsidR="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ……………………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1030" w:rsidTr="00AF5816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="327"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poręczenie przez osobę prawną</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nazwa podmiotu</w:t>
+            </w:r>
+            <w:r w:rsidR="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: ………</w:t>
+            </w:r>
+            <w:r w:rsidR="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1030" w:rsidTr="00AF5816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="327"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1030">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>weksel z poręczeniem wekslowym (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F1030">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aval</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F1030">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) poręczony przez co najmniej dwie osoby fizyczne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00276552" w:rsidRDefault="00276552" w:rsidP="00276552">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="459"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko poręczyciela ………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006755F7" w:rsidRDefault="006755F7" w:rsidP="00276552">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="459"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko poręczyciela</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="00276552" w:rsidP="006755F7">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="459"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="006755F7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006755F7" w:rsidRDefault="006755F7" w:rsidP="006755F7">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="462"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko poręczyciela ……………………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1030" w:rsidTr="00AF5816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="00276552">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="327"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gwarancja bankowa </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="00276552" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wydana przez bank: ……………………………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1030" w:rsidTr="00AF5816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="327"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1030">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>weksel in blanco</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1030" w:rsidTr="00AF5816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="327"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zastaw  rejestrowy na prawach lub rzeczach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ustanowiony na: </w:t>
+            </w:r>
+            <w:r w:rsidR="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1030" w:rsidTr="00AF5816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="00276552">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="327"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>blokada środków zgromadzonych na rachunku płatniczym</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="00276552" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W banku: …………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1030" w:rsidTr="00AF5816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3272" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRPr="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="327"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1030">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>akt notarialny o poddaniu się egzekucji przez dłużnika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276552" w:rsidTr="00AF5816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00276552" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="00276552">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276552">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uwaga!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276552" w:rsidRPr="00F200D0" w:rsidRDefault="00276552" w:rsidP="00276552">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W przypadku formy zabezpieczenia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1, 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> po przyznaniu środków</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF5816">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> współmałżonek wnioskującego, poręczyciele oraz ich współmałżonkowie są zobowiązani do osobistego zgłoszenia się w PUP celem podpisania umowy o dofinansowanie podjęcia działalności gospodarczej oraz umów poręczenia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276552" w:rsidRDefault="00276552" w:rsidP="00276552">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Koszty zabezpieczenia zwrotu dofinansowania ponosi Wnioskodawca.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00387414" w:rsidRPr="00387414" w:rsidRDefault="00387414" w:rsidP="005859FB">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00387414">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Przy zabezpieczeniu w formie weksla in blanco albo aktu notarialnego o poddaniu się egzekucji, konieczne jest ustanowienie dodatkowego zabezpieczenia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00276552" w:rsidRPr="00DF3D74" w:rsidRDefault="00276552" w:rsidP="005859FB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+              </w:tabs>
+              <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF3D74">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>PUP zastrzega sobie wybór proponowanej formy zabezpieczenia zwrotu dofinansowania.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="001840E5" w:rsidRDefault="001840E5" w:rsidP="005859FB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F4C7D" w:rsidRPr="00276552" w:rsidRDefault="003F4C7D" w:rsidP="005859FB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Świadomy</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04D9A" w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odpowiedzialności prawnej oświadczam, że dane zawarte w niniejszym wniosku są zgodne z prawdą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00276552" w:rsidRPr="00F200D0" w:rsidRDefault="00276552" w:rsidP="00276552">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zapoznałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) się z Regulaminem w sprawie przyznawania dofinansowania </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>podjęcia działalności gospodarczej w Powiatowym Urzędzie Pracy w Częstochowie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00276552" w:rsidRPr="00F200D0" w:rsidRDefault="00276552" w:rsidP="00F04EEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425" w:right="851"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00276552" w:rsidRPr="00F200D0" w:rsidRDefault="00276552" w:rsidP="00F04EEB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:before="480" w:after="0"/>
+        <w:ind w:right="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F04EEB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00276552" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="00F04EEB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="851" w:firstLine="5245"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (data i podpis wnioskodawcy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F4C7D" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="00F04EEB">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*zaznaczyć właściwe</w:t>
+      </w:r>
+      <w:r w:rsidR="008D61C2" w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F4C7D" w:rsidRPr="00F200D0" w:rsidRDefault="003F4C7D" w:rsidP="00AF5816">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="600" w:after="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Powiatowy Urząd Pracy w Częstochowie z siedzibą przy ul. Szymanowskiego 15 w Częstochowie jako administrator danych osobowych informuje, że Pani/Pana dane osobowe będą przetwarzane w celu realizacji niniejszego wniosku i będą udostępniane jedynie podmiotom uprawnionym na podstawie przepisów prawa lub umów powierzenia. Dane nie będą transferowane do państw trzecich oraz organizacji międzynarodowych</w:t>
+      </w:r>
+      <w:r w:rsidR="008D61C2" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Podanie danych jest wymagane w związku z realizacją zadania administratora w zakresie niniejszego wniosku na podstawie </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77EC7" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77EC7" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>stawy</w:t>
+      </w:r>
+      <w:r w:rsidR="002073D6" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002073D6" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z dnia 20 marca 2025 r. </w:t>
+      </w:r>
+      <w:r w:rsidR="002073D6" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o rynku pracy i służbach zatrudnienia</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77EC7" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D61C2" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dane będą przetwarzane do momentu ustania celu przetwarzania oraz w celach archiwalnych. Dane nie będą profilowane. Wszelkie informacje związane z danymi osobowymi można uzyskać kontaktując się z inspektorem ochrony danych Powiatowego Urzędu Pracy</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30CB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w Częstochowie pisząc na adres: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00C30CB8" w:rsidRPr="003E4EBA">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>iod@czestochowa.praca.gov.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008D61C2" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D61C2" w:rsidRPr="00AF5816" w:rsidRDefault="008D61C2" w:rsidP="008D61C2">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:right="851"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5816">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Załączniki:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D61C2" w:rsidRPr="00F200D0" w:rsidRDefault="008D61C2" w:rsidP="002D79FF">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:right="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oświadczenia wnioskodawcy</w:t>
+      </w:r>
+      <w:r w:rsidR="0057649C" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5816">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>załączniki:</w:t>
+      </w:r>
+      <w:r w:rsidR="0057649C" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00167330">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub 1a</w:t>
+      </w:r>
+      <w:r w:rsidR="0057649C" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nr 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0057649C" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i nr </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F1C" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do wniosku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D61C2" w:rsidRDefault="008D61C2" w:rsidP="002D79FF">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:right="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biznesplan – załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F1C" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do wniosku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00991A62" w:rsidRPr="0048606A" w:rsidRDefault="00991A62" w:rsidP="002D79FF">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:right="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048606A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Klauzula informacyjna dotycząca przetwarzania danych osobowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A6F1C" w:rsidRPr="00167330" w:rsidRDefault="008D61C2" w:rsidP="005A6F1C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:right="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00167330">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMULARZ INFORMACJI PRZEDSTAWIANYCH PRZY UBIEGANIU SIĘ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31CC7" w:rsidRPr="00167330">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00167330">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O POMOC DE MINIMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="005859FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="008D61C2" w:rsidRPr="00F200D0" w:rsidRDefault="008D61C2" w:rsidP="002D79FF">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:right="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kserokopie dokumentów potwierdzających prawo do lokalu, w którym wykonywana będzie planowana działalność gospodarcza (akt własności, umowa: najmu, wstępna/przedwstępna, przyrzeczenia, dzierżawy, użyczenia, nakaz płatniczy dla podatku od nieruchomości i rolnego) potwierdzone podpisem „za zgodność </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5816">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z oryginałem”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D61C2" w:rsidRPr="00F200D0" w:rsidRDefault="008D61C2" w:rsidP="002D79FF">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:right="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku </w:t>
+      </w:r>
+      <w:r w:rsidR="00755449" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posiadania orzeczenia o stopniu niepełnosprawności zaświadczenie lekarza medycyny pracy, stwierdzające możliwość prowadzenia samodzielnie deklarowanej działalności.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00755449" w:rsidRPr="00F200D0" w:rsidRDefault="00755449" w:rsidP="002D79FF">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:right="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kserokopie posiadanych kwalifikacji (licencji, certyfikatów, uprawnień, pozwoleń, odbytych szkoleń i kursów, świadectw szkolnych, dyplomów) oraz dokumentów potwierdzających doświadczenie zawodowe do prowadzenia planowanej działalności gospodarczej (świadectw pracy, umów zlecenia, umów o dzieło) potwierdzone podpisem „za zgodność z oryginałem”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00755449" w:rsidRPr="00F200D0" w:rsidRDefault="00755449" w:rsidP="002D79FF">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:right="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kontrakty, umowy przedwstępne, informacje o możliwości współpracy, zamówienia od odbiorców (zleceniodawców), listy intencyjne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00755449" w:rsidRPr="00F200D0" w:rsidRDefault="00E833DB" w:rsidP="002D79FF">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425" w:right="851" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dokument</w:t>
+      </w:r>
+      <w:r w:rsidR="00755449" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potwierdzający numer rachunku bankowego (kserokopia umowy rachunku bankowego, zaświadczenie o posiadaniu rachunku lub wyciąg z konta</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE485F" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zawierający jedynie dane osobowe posiadacza rachunku oraz numer konta</w:t>
+      </w:r>
+      <w:r w:rsidR="00755449" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00755449" w:rsidRPr="00F200D0" w:rsidRDefault="00755449">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00406B6D" w:rsidRDefault="00406B6D" w:rsidP="00E32973">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="300"/>
+        <w:ind w:right="851" w:firstLine="6095"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406B6D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>128905</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-407670</wp:posOffset>
+              <wp:posOffset>-431165</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5520055" cy="952500"/>
             <wp:effectExtent l="19050" t="0" r="4445" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="44" name="Obraz 0" descr="logoEFSplus10.11.2023czarnobiale.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="logoEFSplus10.11.2023czarnobiale.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5520055" cy="952500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D37ACD" w:rsidRDefault="00D37ACD" w:rsidP="00834BED">
-[...7086 lines deleted...]
-    <w:p w:rsidR="00161B4D" w:rsidRPr="00C30E52" w:rsidRDefault="000F4F37" w:rsidP="00755449">
+    <w:p w:rsidR="00406B6D" w:rsidRDefault="00406B6D" w:rsidP="00E32973">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="300"/>
         <w:ind w:right="851" w:firstLine="6095"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00E32973">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="300"/>
+        <w:ind w:right="851" w:firstLine="6095"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Załącznik nr 1 do wniosku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oświadczenie składane przez bezrobotnego, absolwenta CIS, absolwenta KIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B06785" w:rsidRPr="00F200D0" w:rsidRDefault="00B06785" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA4686" w:rsidRPr="00942328" w:rsidRDefault="00BA4686" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00942328">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00942328">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>świadczam, że:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B06785" w:rsidRPr="00F200D0" w:rsidRDefault="00B06785" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA4686" w:rsidRPr="00F200D0" w:rsidRDefault="00BA4686" w:rsidP="00B06785">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W okresie ostatnich 2 lat nie byłem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) prawomocnie skazany za przestępstwo </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowym w obrocie cywilnoprawnym na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za przestępstwo skarbowe na podstawie ustawy z dnia 10 września 1999 r. – Kodeks karny skarbowy lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F3EEE" w:rsidRPr="00F200D0" w:rsidRDefault="00BA4686" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> okresie ostatnich 12 miesięcy nie wykonywałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) działalności gospodarczej </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06785" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na terytorium Rzeczypospolitej Polskiej i nie pozostawałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) w okresie zawieszenia wykony</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wania działalności gospodarczej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA4686" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.  N</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ie wykonuj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za granicą działalności gospodarczej i nie pozostaj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w okresie zawieszenia wykonywania tej działalności gospodarczej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA4686" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4.  Nie skorzystałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z bezzwrotnych środków publicznych na podjęcie działalności gospodarczej, założenie lub przystąpienie do spółdzielni socjalnej; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA4686" w:rsidRPr="00F200D0" w:rsidRDefault="00BA4686" w:rsidP="00B06785">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ie skorzystał</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>em(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z umorzenia pożyczki, o którym mowa w </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0DAA" w:rsidRPr="005859FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>art. 187</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0DAA" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0081093E" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="0081093E" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>staw</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0DAA" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="0081093E" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30CB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>z dnia 20 marca</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30CB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0081093E" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 r. </w:t>
+      </w:r>
+      <w:r w:rsidR="0081093E" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o rynku pracy i służbach zatrudnienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA4686" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> okresie ostatnich 12 miesięcy nie przerwał</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>em(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z własnej winy realizacji formy pomocy określonej w ustawie</w:t>
+      </w:r>
+      <w:r w:rsidR="006737BB" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nie dotyczy absolwenta CIS i absolwenta KIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA4686" w:rsidRPr="00F200D0" w:rsidRDefault="00BA4686" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="142" w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ie złożył</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do innego starosty wniosku o dofinansowanie podjęcia działalności gospodarczej lub wniosku o środki na założenie lub przystąpienie do spółdzielni socjalnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F3EEE" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="340" w:right="142" w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000F3EEE" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="340" w:right="142" w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA4686" w:rsidRPr="00276552" w:rsidRDefault="00DA0B8D" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jestem świadomy</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD18A0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4686" w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odpowiedzialności karnej za złożenie fałszywego oświadczenia</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EEE" w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F3EEE" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA0B8D" w:rsidRPr="00F200D0" w:rsidRDefault="00DA0B8D" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA0B8D" w:rsidRPr="00F200D0" w:rsidRDefault="00DA0B8D" w:rsidP="00276552">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4820"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA0B8D" w:rsidRPr="00276552" w:rsidRDefault="00DA0B8D" w:rsidP="00276552">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="851" w:firstLine="5103"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(data i podpis wnioskodawcy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA0B8D" w:rsidRPr="00F200D0" w:rsidRDefault="00DA0B8D" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000F3EEE" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA0B8D" w:rsidRPr="00F200D0" w:rsidRDefault="00DA0B8D" w:rsidP="00B06785">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00406B6D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="5954"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00406B6D" w:rsidRDefault="00406B6D" w:rsidP="00E32973">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="700"/>
+        <w:ind w:right="851" w:firstLine="5954"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406B6D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>157480</wp:posOffset>
+              <wp:posOffset>128546</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-350520</wp:posOffset>
+              <wp:posOffset>-432962</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5520055" cy="952500"/>
-            <wp:effectExtent l="19050" t="0" r="4445" b="0"/>
+            <wp:extent cx="5527734" cy="948906"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="46" name="Obraz 0" descr="logoEFSplus10.11.2023czarnobiale.jpg"/>
+            <wp:docPr id="3" name="Obraz 0" descr="logoEFSplus10.11.2023czarnobiale.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="logoEFSplus10.11.2023czarnobiale.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5520055" cy="952500"/>
+                      <a:ext cx="5527734" cy="948906"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00161B4D" w:rsidRPr="00C30E52" w:rsidRDefault="00161B4D" w:rsidP="00161B4D">
+    <w:p w:rsidR="00406B6D" w:rsidRDefault="00406B6D" w:rsidP="00406B6D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
-        <w:spacing w:after="100"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="851" w:firstLine="5954"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D53596" w:rsidRPr="00C30E52" w:rsidRDefault="00D53596" w:rsidP="00161B4D">
+    <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00E32973">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
-        <w:spacing w:after="100"/>
+        <w:spacing w:after="700"/>
+        <w:ind w:right="851" w:firstLine="5954"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Załącznik nr 2 do wniosku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00942328">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E32973" w:rsidRPr="00942328" w:rsidRDefault="00E32973" w:rsidP="00942328">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="851" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00942328">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(imię i nazwisko wnioskodawcy)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942328">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(miejscowość, data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00942328">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:before="1080" w:after="120"/>
+        <w:ind w:right="851" w:firstLine="2268"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OŚWIADCZENIE O POMOCY PUBLICZNEJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E32973" w:rsidRDefault="00FB00EE" w:rsidP="00FB00EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="851"/>
-        <w:jc w:val="right"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Świadomy(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odpowiedzialności prawnej oświadczam, iż w okresie trzech minionych lat </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uzyskałem (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) / nie uzyskałem (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00942328">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...27 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:r w:rsidR="00942328">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mi</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...43 lines deleted...]
-        <w:t>(a</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">m) prawomocnie skazany za przestępstwo składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowym w obrocie cywilnoprawnym na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny, za przestępstwo skarbowe na podstawie ustawy z dnia 10 września 1999 r. – Kodeks karny skarbowy lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego. </w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>w rolnictwie lub rybołówstwie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A041F0" w:rsidRDefault="00A041F0" w:rsidP="00D669CD">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00FB00EE" w:rsidRPr="00F200D0" w:rsidRDefault="00FB00EE" w:rsidP="00FB00EE">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-[...9 lines deleted...]
-        <w:t>W okresie ostatnich 12 miesięcy nie wykonywałem</w:t>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E32973" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku korzystania z pomocy de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>(a</w:t>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>m) działalności gospodarczej na terytorium Rzeczypospolitej Polskiej  i nie pozostawałem</w:t>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz pomocy de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>(a</w:t>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>m) w okresie zawieszenia wykonywania działalności gospodarczej.</w:t>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rolnictwie lub rybołówstwie w tym okresie, należy sporządzić zestawienie według poniższego wzoru lub dołączyć kopię wszystkich zaświadczeń o wysokości otrzymanej pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593788" w:rsidRDefault="00593788" w:rsidP="00D669CD">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00942328" w:rsidRPr="00F200D0" w:rsidRDefault="00942328" w:rsidP="00E32973">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00593788" w:rsidRDefault="00593788" w:rsidP="00D669CD">
-[...213 lines deleted...]
-    <w:p w:rsidR="00D731A1" w:rsidRPr="00B26901" w:rsidRDefault="00D731A1" w:rsidP="00D731A1">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="9747" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidTr="00BA4686">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="937"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="176"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:firstLine="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Organ udzielający</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="175" w:firstLine="742"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Podstawa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="-108" w:firstLine="176"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>prawna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="34" w:firstLine="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dzień</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>udzielenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="34" w:firstLine="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="176"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wartość</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="176"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pomocy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="176"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w euro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="176" w:firstLine="317"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nr programu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00FB00EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:firstLine="317"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pomocowego, decyzji lub umowy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidTr="00BA4686">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidTr="00BA4686">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidTr="00BA4686">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidTr="00BA4686">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidTr="00BA4686">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidTr="00BA4686">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="33" w:firstLine="175"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Łącznie:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:right="851"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:leader="hyphen" w:pos="8505"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="176"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00406B6D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="1080" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>…………………………………………………….</w:t>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D731A1" w:rsidRPr="00B26901" w:rsidRDefault="00D731A1" w:rsidP="00D731A1">
+    <w:p w:rsidR="00E32973" w:rsidRPr="00942328" w:rsidRDefault="00E32973" w:rsidP="00406B6D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="851" w:firstLine="5245"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00942328">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(data i podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D731A1" w:rsidRDefault="00D731A1" w:rsidP="00D731A1">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C07507" w:rsidRPr="00406B6D" w:rsidRDefault="00942328" w:rsidP="00406B6D">
+      <w:pPr>
+        <w:spacing w:before="720" w:after="960" w:line="720" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406B6D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*niewłaściwe skreślić</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07507" w:rsidRPr="00406B6D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D669CD" w:rsidRPr="00D731A1" w:rsidRDefault="00D669CD" w:rsidP="00D731A1">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="00406B6D" w:rsidRDefault="00406B6D" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:ind w:left="6096" w:firstLine="7"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...161 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406B6D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>100330</wp:posOffset>
+              <wp:posOffset>128546</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-297815</wp:posOffset>
+              <wp:posOffset>-432962</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5520055" cy="952500"/>
-            <wp:effectExtent l="19050" t="0" r="4445" b="0"/>
+            <wp:extent cx="5527734" cy="948906"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="48" name="Obraz 0" descr="logoEFSplus10.11.2023czarnobiale.jpg"/>
+            <wp:docPr id="4" name="Obraz 0" descr="logoEFSplus10.11.2023czarnobiale.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="logoEFSplus10.11.2023czarnobiale.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5520055" cy="952500"/>
+                      <a:ext cx="5527734" cy="948906"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA7244" w:rsidRDefault="00EA7244" w:rsidP="00333A4F">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="00406B6D" w:rsidRDefault="00406B6D" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:ind w:left="6096" w:firstLine="7"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B06FDA" w:rsidRPr="00B26901" w:rsidRDefault="00B06FDA" w:rsidP="00B06FDA">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="00406B6D">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:ind w:left="6095" w:firstLine="6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-        <w:t>Załącznik nr 2 do wniosku</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Załącznik nr 3 do wniosku</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B06FDA" w:rsidRPr="00B26901" w:rsidRDefault="00B06FDA" w:rsidP="000C4549">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OŚWIADCZENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>podlegam / nie podlegam</w:t>
+      </w:r>
+      <w:r w:rsidR="001840E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001840E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>wykluczeniu z ubiegania się o udzielenie wsparcia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na podstawie art. 5l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rozporządzenia Rady (UE) nr 833/2014 z dnia 31 lipca 2014r. dotyczącego środków ograniczających w związku z działaniami Rosji destabilizującymi sytuację na Ukrainie, zmienione rozporządzeniem Rady (UE) 2022/576 z dnia 8 kwietnia 2022 r. w sprawie zmiany rozporządzenia (UE) nr 833/2014 (Dz. Urz. UE nr L111 z 8.4.2022)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ponadto oświadczam, iż </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>jestem / nie jestem</w:t>
+      </w:r>
+      <w:r w:rsidR="00942328">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> związany/a z osobami lub podmiotami, względem których stosowane są środki sankcyjne i które figurują na listach unijnych i krajowych oraz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>znajduję się / nie znajduję się</w:t>
+      </w:r>
+      <w:r w:rsidR="00942328">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na takiej liście. Przed złożeniem oświadczenia zapoznałem/am się z rejestrem osób/podmiotów objętych przedmiotowymi sankcjami zamieszczonym na stronie BIP MSWiA:</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2450" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://www.gov.pl/web/mswia/lista-osob-i-podmiotow-objetych-sankcjami  </w:instrText>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00ED2450" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.gov.pl/web/mswia/lista-osob-i-podmiotow-objetych-sankcjami  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="00ED2450" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00CA15CA" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA15CA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   data i podpis wnioskodawcy</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B06FDA" w:rsidRPr="00C30E52" w:rsidRDefault="00B06FDA" w:rsidP="000C4549">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Weryfikacja oświadczenia – wypełnia pracownik PUP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="00406B6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wyżej wymieniony </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72417" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>wnioskodawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>figuruje / nie figuruje</w:t>
+      </w:r>
+      <w:r w:rsidR="00942328">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rejestrze osób/ podmiotów objętych przedmiotowymi sankcjami zamieszczonym na stronie BIP MSWiA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.gov.pl/web/mswia/lista-osob-i-podmiotow-objetych-sankcjami  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000C4549" w:rsidRPr="00C30E52">
-[...3 lines deleted...]
-        <w:t>(miejscowość, data)</w:t>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4549" w:rsidRPr="00C30E52" w:rsidRDefault="000C4549" w:rsidP="000C4549">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="00406B6D" w:rsidRDefault="00406B6D" w:rsidP="00CA15CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="00CA15CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.......................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00CA15CA" w:rsidRDefault="009F6E72" w:rsidP="00CA15CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA15CA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          data weryfikacji i podpis pracownika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00B51707" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51707">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*niewłaściwe skreślić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51707">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51707">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-        <w:t>WIADCZENIE O POMOCY PUBLICZNEJ</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51707">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51707">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51707">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51707">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51707">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B51707">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F414F" w:rsidRPr="00C30E52" w:rsidRDefault="000C4549" w:rsidP="00256D3F">
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="00406B6D" w:rsidP="005A6F1C">
+      <w:pPr>
+        <w:ind w:left="5664"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406B6D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...1322 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>100330</wp:posOffset>
+              <wp:posOffset>188931</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-293370</wp:posOffset>
+              <wp:posOffset>-432962</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5520055" cy="952500"/>
-            <wp:effectExtent l="19050" t="0" r="4445" b="0"/>
+            <wp:extent cx="5527735" cy="948906"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="50" name="Obraz 0" descr="logoEFSplus10.11.2023czarnobiale.jpg"/>
+            <wp:docPr id="6" name="Obraz 0" descr="logoEFSplus10.11.2023czarnobiale.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="logoEFSplus10.11.2023czarnobiale.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5520055" cy="952500"/>
+                      <a:ext cx="5527735" cy="948906"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A453F" w:rsidRPr="00C30E52" w:rsidRDefault="008A453F" w:rsidP="008A453F">
-      <w:pPr>
+    <w:p w:rsidR="00CA15CA" w:rsidRDefault="005A6F1C" w:rsidP="009F6E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008A453F" w:rsidRPr="00C30E52" w:rsidRDefault="008A453F" w:rsidP="008A453F">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="000C4549" w:rsidRPr="00F200D0" w:rsidRDefault="00C07507" w:rsidP="00406B6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4963" w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F1C" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do wniosku</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008A453F" w:rsidRPr="00C30E52" w:rsidRDefault="008A453F" w:rsidP="00227019">
-[...1026 lines deleted...]
-    <w:p w:rsidR="00C07507" w:rsidRPr="00B26901" w:rsidRDefault="00C07507" w:rsidP="00350AAB">
+    <w:p w:rsidR="00C07507" w:rsidRPr="00F200D0" w:rsidRDefault="00C07507" w:rsidP="00350AAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="851" w:firstLine="3686"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BIZNESPLAN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07507" w:rsidRPr="00B26901" w:rsidRDefault="00C07507" w:rsidP="00350AAB">
+    <w:p w:rsidR="00C07507" w:rsidRPr="00F200D0" w:rsidRDefault="00C07507" w:rsidP="00350AAB">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Szczegółowy opis proponowanego przedsięwzięcia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07507" w:rsidRPr="00B26901" w:rsidRDefault="00C07507" w:rsidP="00350AAB">
+    <w:p w:rsidR="00C07507" w:rsidRPr="00F200D0" w:rsidRDefault="00C07507" w:rsidP="00350AAB">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>Uzasadnienie rozpoczęcia planowanego przedsięwzięcia, opis profilu i zakresu działalności firmy, w tym opis produktów/usług/towarów jakie będą oferowane na rynku oraz plany zatrudnienia pracowników:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzasadnienie rozpoczęcia planowanego przedsięwzięcia, opis profilu i zakresu działalności firmy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7296" w:rsidRPr="005859FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informacje o niezbędnych uprawnien</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51707" w:rsidRPr="005859FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iach, pozwoleniach, licencjach </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7296" w:rsidRPr="005859FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lub o koncesjach</w:t>
+      </w:r>
+      <w:r w:rsidR="001802A4" w:rsidRPr="005859FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7296" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w tym opis produktów/usług/towarów jakie będą oferowane na rynku oraz plany zatrudnienia pracowników:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07507" w:rsidRPr="00B26901" w:rsidRDefault="00350AAB" w:rsidP="00C07507">
+    <w:p w:rsidR="00C07507" w:rsidRPr="00F200D0" w:rsidRDefault="00350AAB" w:rsidP="00C07507">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C07507" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00C07507" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C07507" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00C07507" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07507" w:rsidRPr="00B26901" w:rsidRDefault="00C07507" w:rsidP="00350AAB">
+    <w:p w:rsidR="00C07507" w:rsidRPr="00F200D0" w:rsidRDefault="00C07507" w:rsidP="00350AAB">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Potencjalni klienci planowanej działalności gospodarczej (przedwstępne umowy, kontakty handlowe, oświadczenia o współpracy):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07507" w:rsidRPr="00B26901" w:rsidRDefault="00C07507" w:rsidP="00C07507">
+    <w:p w:rsidR="00C07507" w:rsidRDefault="00C07507" w:rsidP="00406B6D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07507" w:rsidRPr="00B26901" w:rsidRDefault="008E581E" w:rsidP="00350AAB">
-[...42 lines deleted...]
-    <w:p w:rsidR="00CE220C" w:rsidRPr="00B26901" w:rsidRDefault="00350AAB" w:rsidP="00CE220C">
+    <w:p w:rsidR="00406B6D" w:rsidRPr="00F200D0" w:rsidRDefault="00406B6D" w:rsidP="00406B6D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00350AAB" w:rsidRPr="00115D00" w:rsidRDefault="00115D00" w:rsidP="00115D00">
+    <w:p w:rsidR="00C07507" w:rsidRPr="00F200D0" w:rsidRDefault="00C07507" w:rsidP="00350AAB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Analiza rynku na którym firma </w:t>
+      </w:r>
+      <w:r w:rsidR="00350AAB" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zamierza działać (lokalizacja, zasięg terytorialny, wskazanie głównych konkurentów):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00350AAB" w:rsidRPr="00F200D0" w:rsidRDefault="00350AAB" w:rsidP="00350AAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00350AAB" w:rsidRPr="00F200D0" w:rsidRDefault="00350AAB" w:rsidP="00350AAB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Miejsca i źródła zaopatrzenia – analiza przyszłych dostawców:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350AAB" w:rsidRPr="00B26901" w:rsidRDefault="00350AAB" w:rsidP="00350AAB">
+    <w:p w:rsidR="00350AAB" w:rsidRPr="00F200D0" w:rsidRDefault="00350AAB" w:rsidP="00350AAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350AAB" w:rsidRPr="00B26901" w:rsidRDefault="00115D00" w:rsidP="00115D00">
+    <w:p w:rsidR="00350AAB" w:rsidRPr="00F200D0" w:rsidRDefault="00350AAB" w:rsidP="00350AAB">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:numPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Opis działań podjętych w celu realizacji przedsięwzięcia (promocja, pozyskanie klientów, zaangażowanie środków, przeprowadzone badanie rynku itp.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350AAB" w:rsidRPr="00B26901" w:rsidRDefault="00350AAB" w:rsidP="00350AAB">
+    <w:p w:rsidR="00350AAB" w:rsidRPr="00F200D0" w:rsidRDefault="00350AAB" w:rsidP="00350AAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B5D92" w:rsidRPr="00B26901" w:rsidRDefault="00115D00" w:rsidP="00115D00">
+    <w:p w:rsidR="001B5D92" w:rsidRPr="00F200D0" w:rsidRDefault="001B5D92" w:rsidP="00872905">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:numPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atuty firmy (posiadane do </w:t>
+      </w:r>
+      <w:r w:rsidR="00872905" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prowadzenia planowanej działalności: pozwolenia, doświadczenie zawodowe, kwalifikacje; lokal do wykonywania planowanej działalności gospodarczej ze wskazaniem: liczby pomieszczeń, powierzchni w m</w:t>
+      </w:r>
+      <w:r w:rsidR="00872905" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00872905" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, stanu technicznego, wyposażenia i infrastruktury pomieszczenia; posiadane środki transportu, maszyny i urządzenia, zaplecze materiałowe, własne środki pieniężne, innowacyjność przedsięwzięcia, inne):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00115D00" w:rsidRDefault="00872905" w:rsidP="00CE220C">
+    <w:p w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidRDefault="00872905" w:rsidP="00872905">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CE220C" w:rsidRPr="00B26901">
-[...52 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00115D00" w:rsidRDefault="00115D00" w:rsidP="00CE220C">
-[...27 lines deleted...]
-    <w:p w:rsidR="00872905" w:rsidRPr="00115D00" w:rsidRDefault="00BC5DE0" w:rsidP="00115D00">
+    <w:p w:rsidR="00872905" w:rsidRPr="00F200D0" w:rsidRDefault="00BC5DE0" w:rsidP="00F04EEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="80"/>
+        <w:ind w:left="-709" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Analiza SWOT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4962"/>
-        <w:gridCol w:w="5528"/>
+        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0050602D" w:rsidRPr="00B26901" w:rsidTr="0050602D">
+      <w:tr w:rsidR="00C13EFB" w:rsidRPr="00F200D0" w:rsidTr="00C13EFB">
         <w:trPr>
           <w:trHeight w:val="664"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="0050602D" w:rsidRPr="00B26901" w:rsidRDefault="0050602D" w:rsidP="0050602D">
+          <w:p w:rsidR="00C13EFB" w:rsidRDefault="00C13EFB" w:rsidP="00C13EFB">
             <w:pPr>
               <w:ind w:left="-108"/>
-              <w:jc w:val="center"/>
-[...60 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Analiza ma na celu ustalenie mocnych i słabych stron przedsięwzięcia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C13EFB" w:rsidRPr="00F200D0" w:rsidRDefault="00C13EFB" w:rsidP="00167330">
+            <w:pPr>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Analiza obejmuje również potencjalne szanse oraz za</w:t>
+            </w:r>
+            <w:r w:rsidR="00167330">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">grożenia, które mogą wpłynąć na </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>prawidłowe funkcjonowanie firmy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5DE0" w:rsidRPr="00B26901" w:rsidTr="00BC5DE0">
+      <w:tr w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidTr="00F04EEB">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00B26901" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
+          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
             <w:pPr>
               <w:ind w:firstLine="1310"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MOCNE STRONY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00B26901" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
+          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
             <w:pPr>
               <w:ind w:firstLine="1593"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SŁABE STRONY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5DE0" w:rsidRPr="00B26901" w:rsidTr="00BC5DE0">
+      <w:tr w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidTr="00F04EEB">
         <w:trPr>
           <w:trHeight w:val="2522"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC5DE0" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C13EFB" w:rsidRPr="00F200D0" w:rsidRDefault="00C13EFB" w:rsidP="00BC5DE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5DE0" w:rsidRPr="00B26901" w:rsidTr="00BC5DE0">
+      <w:tr w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidTr="00F04EEB">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00B26901" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
+          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
             <w:pPr>
               <w:ind w:firstLine="1735"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SZANSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00B26901" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
+          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
             <w:pPr>
               <w:ind w:firstLine="1735"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ZAGROŻENIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC5DE0" w:rsidRPr="00B26901" w:rsidTr="00B95188">
+      <w:tr w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidTr="00F04EEB">
         <w:trPr>
           <w:trHeight w:val="2886"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidRDefault="00BC5DE0" w:rsidP="00BC5DE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BC5DE0" w:rsidRPr="00115D00" w:rsidRDefault="00BC5DE0" w:rsidP="00C30E52">
+    <w:p w:rsidR="00BC5DE0" w:rsidRPr="00F200D0" w:rsidRDefault="00BC5DE0" w:rsidP="00F04EEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="120"/>
-        <w:ind w:left="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="-284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mocne strony – wewnętrzne czynniki pozytywne – należy wymienić m.in. atuty swojego pomysłu, zalety proponowanych towarów/usług, własne umiejętności, które są </w:t>
+      </w:r>
+      <w:r w:rsidR="00456B73" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>niezbędne dla powodzenia przedsięwzięcia np. lokalizacja firmy; wysoki poziom wykształcenia (kwalifikacji) i/lub doświadczenie zawodowe właściciela odpowiadające zakresowi działalności firmy; własna sieć sprzedaży; zróżnicowany produkt firmy; nowoczesny sprzęt; jakość produktu; innowacyjność produktu/usługi; ustabilizowana cena; przewaga konkurencyjna; dobra znajomość rynku, itp.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00456B73" w:rsidRPr="00B26901" w:rsidRDefault="00456B73" w:rsidP="00B95188">
+    <w:p w:rsidR="00456B73" w:rsidRPr="00F200D0" w:rsidRDefault="00456B73" w:rsidP="00F04EEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:before="120"/>
-        <w:ind w:left="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="-284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Słabe strony – wewnętrzne czynniki negatywne – należy wymienić m.in. czynniki , które stanowią o przewadze konkurencji, ale na które mamy realny wpływ np. niska jakość produktów; brak nowych technologii; słaba reklama fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95188" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rmy na rynku; słabe zdolności w </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zarządzaniu firmą; niewystarczający kapitał własny; niewystarczające doświadczenie właściciela w prowadzeniu własnej działalności gospodarc</w:t>
       </w:r>
-      <w:r w:rsidR="00B95188" w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B95188" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zej; brak w ofercie produktów i </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B26901">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>usług, których nie oferowaliby konkurenci; konieczność wynajmowania lokalu; nieznajomość dostawców towarów i usług; małe zasoby finansowe; brak przewagi nad konkurencją; niewywiązywanie się z zamówień w określonym terminie itp.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95188" w:rsidRPr="00B26901" w:rsidRDefault="00B95188" w:rsidP="00B95188">
+    <w:p w:rsidR="00B95188" w:rsidRPr="00F200D0" w:rsidRDefault="00B95188" w:rsidP="00F04EEB">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:before="120"/>
-        <w:ind w:left="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="-284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Szanse – zewnętrzne czynniki pozytywne – należy wymienić m.in. zjawiska i tendencje w otoczeniu, które odpowiednio wykorzystane, staną się impulsem do rozwoju firmy np. wejście na nowy rynek; poszerzenie asortymentu firmy; wzrost popytu na produkt/usługi; zmniejszenie opodatkowania; korzystna zmiana w prawie; nowa metoda sprzedaży; nowa kampania reklamowa; pozyskanie kompetentnych pracowników; rosnąca zamożność społeczeństwa; możliwość rozszerzenia działalności o nowe towary/produkty i usługi itp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B95188" w:rsidRPr="00F200D0" w:rsidRDefault="00B95188" w:rsidP="00F04EEB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="-284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zagrożenia – zewnętrzne czynniki negatywne – należy wymienić m.in. bariery rozwoju firmy wynikające z sytuacji makro i mikroekonomicznej, utrudnienia wynikające z przewagi konkurencji, zmiennych warunków na rynku towarów/usług, przeszkody wynikające</w:t>
+      </w:r>
+      <w:r w:rsidR="005346E0" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z sytuacji politycznej i gospodarczej kraju i Europy np. zmiana systemu podatkowego; rosnąca konkurencja na rynku; duża liczba konkurencyjnych firm o stabilnej pozycji na rynku; wolny wzrost rynku; niskie dochody ludności; bezrobocie; zmiany potrzeb klientów; zubożenie społeczeństwa; niekorzystna zmiana w prawie; sezonowość produktu; wysokie koszty zatrudnienia pracowników; wzrost cen najmu lokalu; niskie ceny towarów i usług u konkurencji; wpływ warunków atmosferycznych; plany konkurencji itp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005346E0" w:rsidRPr="00F200D0" w:rsidRDefault="005346E0" w:rsidP="00F04EEB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-        <w:t>gospodarczej kraju i Europy np. zmiana systemu podatkowego; rosnąca konkurencja na rynku; duża liczba konkurencyjnych firm o stabilnej pozycji na rynku; wolny wzrost rynku; niskie dochody ludności; bezrobocie; zmiany potrzeb klientów; zubożenie społeczeństwa; niekorzystna zmiana w prawie; sezonowość produktu; wysokie koszty zatrudnienia pracowników; wzrost cen najmu lokalu; niskie ceny towarów i usług u konkurencji; wpływ warunków atmosferycznych; plany konkurencji itp.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wskazanie potencjalnych ryzyk, które mogą się przyczynić do upadku planowanej działalności wraz z propozycją działań zaradczych, jakie zostaną podjęte, aby zagwarantować utrzymanie planowanej działalności gospodarczej na rynku przez okres minimum 1 roku</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005346E0" w:rsidRPr="00B26901" w:rsidRDefault="005346E0" w:rsidP="005346E0">
-[...17 lines deleted...]
-        <w:t>Wskazanie potencjalnych ryzyk, które mogą się przyczynić do upadku planowanej działalności wraz z propozycją działań zaradczych, jakie zostaną podjęte, aby zagwarantować utrzymanie planowanej działalności gospodarczej na rynku przez okres minimum 1 roku</w:t>
+    <w:p w:rsidR="005346E0" w:rsidRPr="00F200D0" w:rsidRDefault="005346E0" w:rsidP="005346E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>np. modernizacja parku maszynowego, zmiana/rozszerzenie asortymentu, zmiana polityki cenowej, podniesienie kwalifikacji, kompetencji, podniesienie wydajności pracy, rozszerzenie zasięgu rynku docelowego, zmiana lokalizacji, działania promocyjne, zatrudnienie wykwalifikowanych pracowników, itp.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005346E0" w:rsidRPr="00B26901" w:rsidRDefault="005346E0" w:rsidP="005346E0">
-[...12 lines deleted...]
-    <w:p w:rsidR="005346E0" w:rsidRPr="00B26901" w:rsidRDefault="005346E0" w:rsidP="005346E0">
+    <w:p w:rsidR="00C97318" w:rsidRPr="00C13EFB" w:rsidRDefault="005346E0" w:rsidP="00CC276F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...324 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C97318" w:rsidRPr="00C13EFB" w:rsidSect="004F6385">
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="672" w:right="566" w:bottom="1417" w:left="1417" w:header="142" w:footer="708" w:gutter="0"/>
+          <w:pgMar w:top="709" w:right="566" w:bottom="1560" w:left="1417" w:header="142" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...35 lines deleted...]
-        <w:t>Jeśli przez pierwsze 12 miesięcy prowadzenia działalności gospodarczej planowane są zmiany cen proszę podać wartość produktu/usługi/towaru uśrednioną. W przypadku zbyt małej ilości wierszy można dodać dodatkowe pozycje.</w:t>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblW w:w="16013" w:type="dxa"/>
-        <w:tblInd w:w="-851" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2519"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="3260"/>
         <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="993"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1838"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815612" w:rsidRPr="00A90631" w:rsidTr="00A90631">
+      <w:tr w:rsidR="00C13EFB" w:rsidRPr="005859FB" w:rsidTr="0066540B">
         <w:trPr>
-          <w:trHeight w:val="276"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2519" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="10631" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C13EFB" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00A16D4C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>IV. Przewidywane przychody za okres pierwszych 12 miesięcy prowadzenia działalności gospodarczej (zł)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16D4C" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A16D4C" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Planowany ilościowy i wartościowy poziom sprzedaży produktów/usług/towarów od przewidywanej daty rozpoczęcia działalności gospodarczej (brutto w zł)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
+        <w:trPr>
+          <w:trHeight w:val="1569"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00AC7492">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00A16D4C" w:rsidP="004E2A1C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kolejny m</w:t>
+            </w:r>
+            <w:r w:rsidR="00E450FA" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>iesiąc prowadzenia działalności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00815612" w:rsidRPr="00A90631" w:rsidRDefault="00815612" w:rsidP="00C97318">
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00AC7492">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
               <w:t>Wyszczególnienie:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00815612" w:rsidRPr="00A90631" w:rsidRDefault="00815612" w:rsidP="00C97318">
-[...16 lines deleted...]
-              <w:t>- produktów planowanych do wytworzenia,</w:t>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00AC7492">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">- produktów planowanych do wytworzenia, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:br/>
+              <w:t>-usług planowanych do wykonywania,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00AC7492">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>- towarów planowanych do sprzedaży.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:p w:rsidR="00815612" w:rsidRPr="00A90631" w:rsidRDefault="00815612" w:rsidP="00010594">
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00942328">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00942328">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Przewidywana liczba produktów/ usług/towarów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00942328">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00942328">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
               <w:t>Cena produktu/ usługi/towaru</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00815612" w:rsidRPr="00A90631" w:rsidRDefault="00815612" w:rsidP="00C97318">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00942328">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
               <w:t>(brutto w zł)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11935" w:type="dxa"/>
-[...43 lines deleted...]
-              <w:t>gospodarczej.</w:t>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00942328">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00942328">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Wartość sprzedaży za dany miesiąc prowadzenia działalności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00E450FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-70" w:right="-184"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00942328">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-70" w:right="-184"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Wartość    sprzedaż</w:t>
+            </w:r>
+            <w:r w:rsidR="0037208F" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> za poszczególne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00942328">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-70" w:right="-184"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>kwartały prowadzenia  działalności</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56F2B" w:rsidRPr="00A90631" w:rsidTr="00A90631">
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
         <w:trPr>
-          <w:trHeight w:val="276"/>
-          <w:tblHeader/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
-        <w:tc>
-[...817 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="322"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...50 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="001E229A" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidTr="00A90631">
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
-          <w:tblHeader/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
-        <w:tc>
-[...106 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00CC276F" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322" w:right="461" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...45 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="00E450FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="-212" w:right="-184" w:firstLine="212"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidTr="00A90631">
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
-          <w:tblHeader/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
-        <w:tc>
-[...106 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...45 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidTr="00A90631">
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
-          <w:tblHeader/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
-        <w:tc>
-[...106 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...47 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="001E229A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidR="001E229A" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidTr="00A90631">
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
-          <w:tblHeader/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
-        <w:tc>
-[...106 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...45 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidTr="00A90631">
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
-          <w:tblHeader/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
-        <w:tc>
-[...106 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...45 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidTr="00A90631">
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
-          <w:tblHeader/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
-        <w:tc>
-[...106 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...14 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="001E229A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+            <w:r w:rsidR="001E229A" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...14 lines deleted...]
-            <w:tcW w:w="1167" w:type="dxa"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...14 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="001E229A" w:rsidP="001E229A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidTr="00A90631">
+      <w:tr w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
-          <w:tblHeader/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2519" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00010594" w:rsidRPr="00A90631" w:rsidRDefault="00010594" w:rsidP="00C97318">
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00FF325F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="322" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...42 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="004D086D" w:rsidRPr="005859FB" w:rsidRDefault="004D086D" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidTr="006E2EE7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="00CC276F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Przychód za rok prowadzenia działalności</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00942328" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(suma wartości sprzedaży za rok prowadzenia działalności za poszczególne produkty/usługi/towary)                                                                                                                                                                             </w:t>
+            </w:r>
+            <w:r w:rsidR="00942328" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RAZEM:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...162 lines deleted...]
-                <w:szCs w:val="18"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="009B19FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56F2B" w:rsidRPr="00A90631" w:rsidTr="00320860">
-[...15 lines deleted...]
-          <w:p w:rsidR="00E56F2B" w:rsidRPr="00A90631" w:rsidRDefault="00815612" w:rsidP="00815612">
+      <w:tr w:rsidR="00C13EFB" w:rsidRPr="005859FB" w:rsidTr="0066540B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10631" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C13EFB" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00E450FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uwaga! </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC276F" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00C13EFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...67 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeśli przez pierwsze 12 miesięcy prowadzenia działalności gospodarczej planowane są zmiany </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC276F" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cen, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">proszę podać </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC276F" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uśrednioną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wartość </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC276F" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">produktu/usługi/towaru. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C13EFB" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00F04EEB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W przypadku </w:t>
+            </w:r>
+            <w:r w:rsidR="00F04EEB" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>niewystarczającej</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> liczby wierszy</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04EEB" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16D4C" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ożna dodać dodatkowe pozycje.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC276F" w:rsidRPr="005859FB" w:rsidTr="0066540B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC276F" w:rsidRPr="005859FB" w:rsidRDefault="00CC276F" w:rsidP="00E450FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V. Przewidywana forma opodatkowania podatkiem dochodowym</w:t>
+            </w:r>
+            <w:r w:rsidR="0066540B" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC276F" w:rsidRPr="005859FB" w:rsidRDefault="00292FF1" w:rsidP="00292FF1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="459"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>na zasadach ogólnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00292FF1" w:rsidRPr="005859FB" w:rsidRDefault="00292FF1" w:rsidP="00292FF1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="459"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>według stawki liniowej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00292FF1" w:rsidRPr="005859FB" w:rsidRDefault="00292FF1" w:rsidP="00292FF1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="459"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ryczałtem od przychodów ewidencjonowanych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A91DD8" w:rsidRPr="005859FB" w:rsidRDefault="00A91DD8" w:rsidP="00292FF1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="459"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………..</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00822FF6" w:rsidRPr="00B26901" w:rsidRDefault="00822FF6" w:rsidP="00C30E52">
-[...12 lines deleted...]
-          <w:pgMar w:top="1418" w:right="675" w:bottom="567" w:left="1418" w:header="142" w:footer="709" w:gutter="0"/>
+    <w:p w:rsidR="00F357C2" w:rsidRPr="005859FB" w:rsidRDefault="00F357C2" w:rsidP="00CC276F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F357C2" w:rsidRPr="005859FB" w:rsidSect="00F357C2">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="675" w:right="567" w:bottom="1418" w:left="426" w:header="142" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...100 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblW w:w="10489" w:type="dxa"/>
-        <w:tblInd w:w="-458" w:type="dxa"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0050602D" w:rsidRPr="00B26901" w:rsidTr="00386056">
+      <w:tr w:rsidR="00ED34A3" w:rsidRPr="005859FB" w:rsidTr="00846641">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00ED34A3" w:rsidRPr="005859FB" w:rsidRDefault="00ED34A3" w:rsidP="00ED34A3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>VI. Przewidywane efekty ekonomiczne prowadzeniu działalności gospodarczej – analiza finansowa przychodów i kosztów planowanej działalności za 12 miesięcy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED34A3" w:rsidRPr="005859FB" w:rsidRDefault="00ED34A3" w:rsidP="00ED34A3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uwaga! </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED34A3" w:rsidRPr="005859FB" w:rsidRDefault="00ED34A3" w:rsidP="00ED34A3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Proszę uwzględnić dane dotyczące wielkości przychodów za poszczególne kwartały z tabeli powyżej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00ED34A3" w:rsidRPr="005859FB" w:rsidRDefault="00ED34A3" w:rsidP="00ED34A3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidTr="00846641">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:firstLine="85"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>I kwartał prowadzenia działalności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:firstLine="176"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>II kwartał prowadzenia działalności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:firstLine="145"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>III kwartał prowadzenia działalności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:firstLine="33"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>IV kwartał prowadzenia działalności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Suma za rok prowadzenia działalności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidTr="00846641">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Razem przychody z działalności:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Koszty stałe:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(2a+2b+2c+2d+2e+2d)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
         <w:trPr>
-          <w:trHeight w:val="1128"/>
+          <w:trHeight w:hRule="exact" w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...224 lines deleted...]
-            </w:r>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050602D" w:rsidRPr="00B26901" w:rsidTr="00386056">
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
         <w:trPr>
-          <w:trHeight w:val="549"/>
+          <w:trHeight w:hRule="exact" w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00ED34A3" w:rsidRPr="00F200D0" w:rsidRDefault="00ED34A3" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00ED34A3" w:rsidRPr="00F200D0" w:rsidRDefault="00ED34A3" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="429"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00ED34A3" w:rsidRPr="00F200D0" w:rsidRDefault="00ED34A3" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="443"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Koszty zmienne:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(3a+3b+3c+3d+3e+3f)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="459"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="424"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Suma kosztów stałych i zmiennych (2+3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zysk brutto (1-4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="581"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Podatek dochodowy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="549"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zysk netto (5-6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00846641" w:rsidTr="00292FF1">
+        <w:trPr>
+          <w:trHeight w:val="267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="0028635D" w:rsidRPr="00227019" w:rsidRDefault="0028635D" w:rsidP="00822FF6">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00846641" w:rsidRPr="00846641" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846641">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>VII. Próg rentowności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00846641" w:rsidTr="00846641">
+        <w:trPr>
+          <w:trHeight w:val="529"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00846641" w:rsidRPr="00846641" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846641">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00846641" w:rsidRPr="00846641" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846641">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Obliczanie kosztów zmiennych przypadających na każdą złotówkę przychodu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00846641" w:rsidRPr="0066540B" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:ind w:left="38"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0066540B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kjz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0066540B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = koszty zmienne roczne : przychody roczne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00846641" w:rsidRPr="0066540B" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:ind w:left="38"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00846641" w:rsidRPr="00F200D0" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="5529"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="400"/>
+              <w:ind w:left="38"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...102 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kjz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> =……………………..……..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>………………….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>..….……………..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="0066540B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00846641" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050602D" w:rsidRPr="00B26901" w:rsidTr="00386056">
-[...23 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00846641" w:rsidTr="00846641">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00846641" w:rsidRPr="00846641" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846641">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...58 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00846641" w:rsidRPr="00846641" w:rsidRDefault="00846641" w:rsidP="0066540B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="5529"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Obliczenie progu rentowności</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00846641" w:rsidRPr="00846641" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00846641" w:rsidRPr="0066540B" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="5529"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:ind w:left="142" w:hanging="142"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0066540B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BEP = koszty stałe roczne : (1 - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0066540B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kjz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0066540B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...87 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00846641" w:rsidRPr="00F200D0" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="5529"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:ind w:left="142" w:hanging="142"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00846641" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="6700"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="500"/>
+              <w:ind w:left="142" w:hanging="142"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BEP = …………….…….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : (1-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>……….….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) =</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F200D0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="0066540B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050602D" w:rsidRPr="00B26901" w:rsidTr="00386056">
+      <w:tr w:rsidR="00846641" w:rsidTr="0066540B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="227"/>
+          <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...2377 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00846641" w:rsidRPr="00846641" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846641">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uwaga!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00846641" w:rsidRDefault="00846641" w:rsidP="00846641">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="300"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846641">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="0066540B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846641">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>należy zaokrąglić do dwóch miejsc po przecinku</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C960EB" w:rsidRPr="00B26901" w:rsidRDefault="00C960EB" w:rsidP="00C30E52">
-[...41 lines deleted...]
-    <w:p w:rsidR="00C960EB" w:rsidRPr="00B26901" w:rsidRDefault="00C960EB" w:rsidP="00C960EB">
+    <w:p w:rsidR="00846641" w:rsidRPr="00846641" w:rsidRDefault="00846641" w:rsidP="00846641">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="300"/>
         <w:ind w:left="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-      </w:r>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C960EB" w:rsidRPr="007145D1" w:rsidRDefault="00C960EB" w:rsidP="00C960EB">
+    <w:p w:rsidR="006249E8" w:rsidRPr="00F200D0" w:rsidRDefault="006249E8" w:rsidP="00292FF1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
-          <w:tab w:val="left" w:leader="dot" w:pos="5529"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:after="400"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="360" w:after="480"/>
+        <w:ind w:left="142" w:firstLine="5812"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> : </w:t>
-[...19 lines deleted...]
-        <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C960EB" w:rsidRPr="00B26901" w:rsidRDefault="00C960EB" w:rsidP="00C960EB">
-[...98 lines deleted...]
-    <w:p w:rsidR="00930F2B" w:rsidRPr="00DE742C" w:rsidRDefault="006249E8" w:rsidP="00930F2B">
+    <w:p w:rsidR="00476423" w:rsidRPr="0066540B" w:rsidRDefault="006249E8" w:rsidP="00292FF1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="300"/>
-        <w:ind w:left="142" w:firstLine="5812"/>
-[...8 lines deleted...]
-        <w:tab/>
+        <w:ind w:left="142" w:firstLine="6095"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066540B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(data i podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00884B38" w:rsidRPr="00930F2B" w:rsidRDefault="00930F2B" w:rsidP="00930F2B">
+    <w:p w:rsidR="009A0AA1" w:rsidRPr="0066540B" w:rsidRDefault="0066540B" w:rsidP="0066540B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:before="300"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="1560" w:after="600"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>należy zaokrąglić do dwóch miejsc po przecinku</w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0066540B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*właściwe zaznaczyć</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00884B38" w:rsidRPr="00930F2B" w:rsidSect="006249E8">
+    <w:sectPr w:rsidR="009A0AA1" w:rsidRPr="0066540B" w:rsidSect="006249E8">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="675" w:right="1133" w:bottom="1418" w:left="1418" w:header="142" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00386056" w:rsidRDefault="00386056" w:rsidP="00834BED">
+    <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317" w:rsidP="00834BED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00386056" w:rsidRDefault="00386056" w:rsidP="00834BED">
+    <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317" w:rsidP="00834BED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1732759306"/>
+      <w:id w:val="1959218046"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00386056" w:rsidRDefault="00386056">
+      <w:p w:rsidR="00F03317" w:rsidRDefault="0048606A">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00991A62">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...17 lines deleted...]
-          <w:t>15</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00386056" w:rsidRDefault="00386056">
+  <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00386056" w:rsidRDefault="00386056" w:rsidP="00834BED">
+    <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317" w:rsidP="00834BED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00386056" w:rsidRDefault="00386056" w:rsidP="00834BED">
+    <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317" w:rsidP="00834BED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00386056" w:rsidRPr="004028DB" w:rsidRDefault="00386056" w:rsidP="00EA7244">
+    <w:p w:rsidR="00F03317" w:rsidRPr="004028DB" w:rsidRDefault="00F03317" w:rsidP="009F6E72">
       <w:pPr>
         <w:pStyle w:val="oj-doc-ti"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004028DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">¹ Art.  5l zawarty w Rozporządzeniu Rady (UE) 2022/576 z dnia 8 kwietnia 2022 r. w sprawie zmiany rozporządzenia (UE) nr 833/2014 dotyczącego środków ograniczających w związku z działaniami Rosji destabilizującymi sytuację na Ukrainie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F8084B">
+        <w:t>¹ Art.  5l zawarty w Rozporządzeniu Rady (UE) 2022/576 z dnia 8 kwietnia 2022 r. w sprawie zmiany rozporządzenia (UE) nr 833/2014 dotyczącego środków ograniczających w związku z działaniami Rosji destabilizującymi sytuację na Ukrainie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004028DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004028DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:highlight w:val="lightGray"/>
-[...1 lines deleted...]
-        <w:t>„1.</w:t>
+        </w:rPr>
+        <w:t>„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Z</w:t>
+        <w:t>1. Z</w:t>
       </w:r>
       <w:r w:rsidRPr="004028DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>akazuje się udzielania bezpośredniego lub pośredniego wsparcia, w tym udzielania finansowania i pomocy finansowej lub przyznawania jakichkolwiek innych korzyści w ramach programu Unii, Euratomu lub krajowego programu państwa członkowskiego oraz umów w rozumieniu rozporządzenia (UE, Euratom) 2018/1046, na rzecz jakichkolwiek osób prawnych, podmiotów lub organów z siedzibą w Rosji, które w ponad 50 % są własnością publiczną lub są pod kontrolą publiczną</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F8084B">
+        <w:t>akazuje się udzielania bezpośredniego lub pośredniego wsparcia, w tym udzielania finansowania i pomocy finansowej lub przyznawania jakichkolwiek innych korzyści w ramach programu Unii, Euratomu lub krajowego programu państwa członkowskiego oraz umów w rozumieniu rozporządzenia (UE, Euratom) 2018/1046, na rzecz jakichkolwiek osób prawnych, podmiotów lub organów z siedzibą w Rosji, które w ponad 50 % są własnością publiczną lub są pod kontrolą publ</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:highlight w:val="lightGray"/>
-[...1 lines deleted...]
-        <w:t>. (…)”</w:t>
+        </w:rPr>
+        <w:t>iczną. (…)”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00386056" w:rsidRDefault="00386056">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="pl-PL"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>128546</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-64291</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5527099" cy="948906"/>
+          <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="Obraz 0" descr="logoEFSplus10.11.2023czarnobiale.jpg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Obraz 0" descr="logoEFSplus10.11.2023czarnobiale.jpg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5527099" cy="948906"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln w="9525">
+                    <a:noFill/>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C049CB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3A982702"/>
+    <w:tmpl w:val="BCF83146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Nagwek1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nagwek2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Nagwek3"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Nagwek4"/>
       <w:lvlText w:val="%4)"/>
@@ -19076,51 +22737,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Nagwek8"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Nagwek9"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026D4940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D376D0C0"/>
     <w:lvl w:ilvl="0" w:tplc="34F862BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19189,54 +22850,168 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7266" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="027E43DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2BD62960"/>
+    <w:lvl w:ilvl="0" w:tplc="C23857B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056E06E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F3CA5750"/>
+    <w:tmpl w:val="56B6DFFE"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19278,54 +23053,168 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="082117E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D385106"/>
+    <w:lvl w:ilvl="0" w:tplc="DC4C015E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09360C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="93E2D7C8"/>
+    <w:tmpl w:val="E5522100"/>
     <w:lvl w:ilvl="0" w:tplc="46A6BF28">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -19368,55 +23257,882 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D616C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81F29CB2"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58837A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EEE6A98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4884672C"/>
+    <w:lvl w:ilvl="0" w:tplc="892E10EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12E2182E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="261A1CF0"/>
+    <w:lvl w:ilvl="0" w:tplc="75E2D820">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14633B5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D97CFF52"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19F339C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F878DFB0"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58837A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F3D2D2D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB68CAB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20133186"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27509B4A"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D255BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54E8B6FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="287305A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A02AF258"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="CA42DCDA"/>
+    <w:lvl w:ilvl="0" w:tplc="4C72289E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19458,51 +24174,226 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DF309DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17BA7D0E"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F336205"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3CB8BF08"/>
+    <w:lvl w:ilvl="0" w:tplc="F35A56B2">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37601E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6622A272"/>
     <w:lvl w:ilvl="0" w:tplc="14AC79FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -19547,51 +24438,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D830D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B2CCF8E"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -19636,51 +24527,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="407F7F6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96D25DB2"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1353" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42C66023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8AEAC06"/>
     <w:lvl w:ilvl="0" w:tplc="E6FE52E6">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19726,51 +24703,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4760703C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77CA1C7C"/>
+    <w:lvl w:ilvl="0" w:tplc="1E305EB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49F86FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7484E80"/>
     <w:lvl w:ilvl="0" w:tplc="EE52460C">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19816,65 +24882,65 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4E973FC6"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C150308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="891A2C70"/>
-[...6 lines deleted...]
-        <w:ind w:left="786" w:hanging="360"/>
+    <w:tmpl w:val="F8AEAC06"/>
+    <w:lvl w:ilvl="0" w:tplc="E6FE52E6">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -19906,51 +24972,988 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52DD2325"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCAEB7B8"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58837A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53E95545"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF7C4406"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="583834E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8022337A"/>
+    <w:lvl w:ilvl="0" w:tplc="3480755A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59304178"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA9EC470"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58837A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B603125"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5020672C"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58837A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E46743B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86A0533E"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58837A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F9B7627"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F9E68F2"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58837A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="619B32E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="99C0E522"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="654675FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BEC855A"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66BE5A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD841074"/>
     <w:lvl w:ilvl="0" w:tplc="34F862BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20019,58 +26022,257 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7266" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6C07238F"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E964ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DB9EB5EA"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="90489AD4"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="706059C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E63664E6"/>
+    <w:lvl w:ilvl="0" w:tplc="47CCF2A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="721F5C48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36B424EA"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -20108,254 +26310,226 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="724B04DF"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74361F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9FDE9C66"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="3FE81808">
+    <w:tmpl w:val="FFAAAEAA"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74E13994"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="533E073E"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77CA4FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20CA3588"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -20400,956 +26574,1658 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79562CC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77CA1C7C"/>
+    <w:lvl w:ilvl="0" w:tplc="1E305EB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79AA4C7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1703D36"/>
+    <w:lvl w:ilvl="0" w:tplc="47CCF2A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BB4024E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7DAC818"/>
+    <w:lvl w:ilvl="0" w:tplc="1B46C80A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E5306A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7CC6530"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9">
-[...50 lines deleted...]
-  <w:numIdMacAtCleanup w:val="15"/>
+  <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00834BED"/>
     <w:rsid w:val="00010594"/>
-    <w:rsid w:val="00012515"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0008675D"/>
+    <w:rsid w:val="00015C81"/>
+    <w:rsid w:val="00016D2A"/>
+    <w:rsid w:val="0003667B"/>
+    <w:rsid w:val="000415D5"/>
     <w:rsid w:val="00087954"/>
-    <w:rsid w:val="000917F0"/>
-    <w:rsid w:val="000A2D3F"/>
+    <w:rsid w:val="00095A27"/>
+    <w:rsid w:val="000A11A5"/>
+    <w:rsid w:val="000B5892"/>
     <w:rsid w:val="000C4549"/>
-    <w:rsid w:val="000E47F4"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00130A2C"/>
+    <w:rsid w:val="000D434D"/>
+    <w:rsid w:val="000F1030"/>
+    <w:rsid w:val="000F3EEE"/>
+    <w:rsid w:val="00101845"/>
+    <w:rsid w:val="0011136B"/>
+    <w:rsid w:val="0011474C"/>
     <w:rsid w:val="00137BF5"/>
-    <w:rsid w:val="00161B4D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0018052F"/>
+    <w:rsid w:val="00140080"/>
+    <w:rsid w:val="001513E7"/>
+    <w:rsid w:val="00167330"/>
+    <w:rsid w:val="001802A4"/>
+    <w:rsid w:val="001805D7"/>
+    <w:rsid w:val="001840E5"/>
+    <w:rsid w:val="001858EA"/>
+    <w:rsid w:val="0019346D"/>
+    <w:rsid w:val="001A0004"/>
+    <w:rsid w:val="001A43B7"/>
+    <w:rsid w:val="001A6EF0"/>
     <w:rsid w:val="001B5D92"/>
-    <w:rsid w:val="001C0FEA"/>
-    <w:rsid w:val="001D0FAB"/>
+    <w:rsid w:val="001C7256"/>
+    <w:rsid w:val="001E229A"/>
     <w:rsid w:val="001F2FC1"/>
-    <w:rsid w:val="00227019"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002736AF"/>
+    <w:rsid w:val="002073D6"/>
+    <w:rsid w:val="00224341"/>
+    <w:rsid w:val="00276552"/>
     <w:rsid w:val="0028635D"/>
-    <w:rsid w:val="002A283E"/>
-    <w:rsid w:val="002A3A55"/>
+    <w:rsid w:val="0028637F"/>
+    <w:rsid w:val="00292FF1"/>
+    <w:rsid w:val="00293F0B"/>
     <w:rsid w:val="002A6C96"/>
-    <w:rsid w:val="002C1965"/>
+    <w:rsid w:val="002C01A9"/>
     <w:rsid w:val="002C27EA"/>
     <w:rsid w:val="002C4F0F"/>
-    <w:rsid w:val="002D4654"/>
     <w:rsid w:val="002D79FF"/>
+    <w:rsid w:val="002D7AC5"/>
     <w:rsid w:val="002E05E1"/>
     <w:rsid w:val="002E09F0"/>
-    <w:rsid w:val="002E764E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00320860"/>
+    <w:rsid w:val="00313674"/>
     <w:rsid w:val="00323636"/>
-    <w:rsid w:val="00333A4F"/>
-    <w:rsid w:val="00344B48"/>
+    <w:rsid w:val="00341B24"/>
+    <w:rsid w:val="00346D72"/>
     <w:rsid w:val="00350AAB"/>
-    <w:rsid w:val="003642A2"/>
-    <w:rsid w:val="00365E80"/>
+    <w:rsid w:val="00365CBF"/>
     <w:rsid w:val="0037051A"/>
+    <w:rsid w:val="0037208F"/>
     <w:rsid w:val="003805C3"/>
-    <w:rsid w:val="003828DD"/>
-[...7 lines deleted...]
-    <w:rsid w:val="003F0CCC"/>
+    <w:rsid w:val="00387414"/>
+    <w:rsid w:val="003D0565"/>
+    <w:rsid w:val="003E0E33"/>
+    <w:rsid w:val="003F24FD"/>
     <w:rsid w:val="003F4C7D"/>
-    <w:rsid w:val="003F7C90"/>
+    <w:rsid w:val="0040339D"/>
+    <w:rsid w:val="00404B83"/>
+    <w:rsid w:val="00406B6D"/>
+    <w:rsid w:val="00420A4E"/>
     <w:rsid w:val="00430C6C"/>
-    <w:rsid w:val="00456349"/>
+    <w:rsid w:val="00456AA7"/>
     <w:rsid w:val="00456B73"/>
-    <w:rsid w:val="00460326"/>
     <w:rsid w:val="00465459"/>
+    <w:rsid w:val="00466F78"/>
     <w:rsid w:val="00476423"/>
-    <w:rsid w:val="004A5285"/>
+    <w:rsid w:val="0048606A"/>
+    <w:rsid w:val="0049390D"/>
+    <w:rsid w:val="00497AF0"/>
     <w:rsid w:val="004B3EDD"/>
-    <w:rsid w:val="004C2F95"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0052580C"/>
+    <w:rsid w:val="004D086D"/>
+    <w:rsid w:val="004E2A1C"/>
+    <w:rsid w:val="004E4B01"/>
+    <w:rsid w:val="004F6385"/>
+    <w:rsid w:val="00515D77"/>
+    <w:rsid w:val="00520297"/>
+    <w:rsid w:val="005229BC"/>
+    <w:rsid w:val="00533030"/>
     <w:rsid w:val="005346E0"/>
-    <w:rsid w:val="00542689"/>
-    <w:rsid w:val="00553D99"/>
+    <w:rsid w:val="005363C7"/>
+    <w:rsid w:val="00537DAA"/>
+    <w:rsid w:val="005459AB"/>
     <w:rsid w:val="0055531D"/>
-    <w:rsid w:val="00570E48"/>
-[...7 lines deleted...]
-    <w:rsid w:val="005D39BA"/>
+    <w:rsid w:val="00561A45"/>
+    <w:rsid w:val="0057231A"/>
+    <w:rsid w:val="00573514"/>
+    <w:rsid w:val="0057649C"/>
+    <w:rsid w:val="00581DF9"/>
+    <w:rsid w:val="005859FB"/>
+    <w:rsid w:val="005A6F1C"/>
     <w:rsid w:val="005D6D17"/>
-    <w:rsid w:val="005E174B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F25E2"/>
+    <w:rsid w:val="005E40FB"/>
     <w:rsid w:val="005F443B"/>
-    <w:rsid w:val="00600EF6"/>
-    <w:rsid w:val="006046B9"/>
     <w:rsid w:val="00604E28"/>
     <w:rsid w:val="006249E8"/>
-    <w:rsid w:val="0062660E"/>
-[...17 lines deleted...]
-    <w:rsid w:val="006F5542"/>
+    <w:rsid w:val="0066540B"/>
+    <w:rsid w:val="006737BB"/>
+    <w:rsid w:val="006755F7"/>
+    <w:rsid w:val="0069044C"/>
+    <w:rsid w:val="006A0B53"/>
+    <w:rsid w:val="006C4A69"/>
+    <w:rsid w:val="006E03C6"/>
+    <w:rsid w:val="006E2EE7"/>
+    <w:rsid w:val="006F33CF"/>
+    <w:rsid w:val="007066FA"/>
     <w:rsid w:val="00711C11"/>
-    <w:rsid w:val="007145D1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00732749"/>
+    <w:rsid w:val="007165B4"/>
+    <w:rsid w:val="00720AD5"/>
+    <w:rsid w:val="00724146"/>
+    <w:rsid w:val="00730200"/>
+    <w:rsid w:val="0073254D"/>
+    <w:rsid w:val="00734634"/>
     <w:rsid w:val="00737965"/>
+    <w:rsid w:val="0074240D"/>
     <w:rsid w:val="00744650"/>
     <w:rsid w:val="00755449"/>
-    <w:rsid w:val="007825D9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007E49DA"/>
+    <w:rsid w:val="0075604B"/>
+    <w:rsid w:val="007852B9"/>
+    <w:rsid w:val="007917F8"/>
+    <w:rsid w:val="007A2744"/>
+    <w:rsid w:val="007A348C"/>
+    <w:rsid w:val="007A7322"/>
+    <w:rsid w:val="007B272B"/>
+    <w:rsid w:val="007B7E15"/>
+    <w:rsid w:val="007D79EB"/>
     <w:rsid w:val="007E4DBE"/>
+    <w:rsid w:val="007E7955"/>
     <w:rsid w:val="00801A2F"/>
-    <w:rsid w:val="0081219A"/>
+    <w:rsid w:val="00802CB4"/>
+    <w:rsid w:val="0081093E"/>
     <w:rsid w:val="00815612"/>
-    <w:rsid w:val="0081700B"/>
     <w:rsid w:val="00822FF6"/>
-    <w:rsid w:val="00827930"/>
     <w:rsid w:val="00834BED"/>
+    <w:rsid w:val="00840749"/>
     <w:rsid w:val="0084210E"/>
-    <w:rsid w:val="008473C9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00857E78"/>
+    <w:rsid w:val="00842D92"/>
+    <w:rsid w:val="00846641"/>
     <w:rsid w:val="00872905"/>
-    <w:rsid w:val="00872C67"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00897D22"/>
     <w:rsid w:val="008A1099"/>
-    <w:rsid w:val="008A453F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008C611E"/>
+    <w:rsid w:val="008C3FBA"/>
+    <w:rsid w:val="008D0DAA"/>
     <w:rsid w:val="008D61C2"/>
-    <w:rsid w:val="008E581E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00961EF1"/>
+    <w:rsid w:val="00942328"/>
+    <w:rsid w:val="00962CA2"/>
     <w:rsid w:val="009711FD"/>
-    <w:rsid w:val="00995172"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009E1EC1"/>
+    <w:rsid w:val="0098413C"/>
+    <w:rsid w:val="00990A41"/>
+    <w:rsid w:val="0099178B"/>
+    <w:rsid w:val="00991A62"/>
+    <w:rsid w:val="009A0AA1"/>
+    <w:rsid w:val="009B19FE"/>
+    <w:rsid w:val="009E3C70"/>
     <w:rsid w:val="009E3C71"/>
-    <w:rsid w:val="009E40A1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A57627"/>
+    <w:rsid w:val="009E4A9B"/>
+    <w:rsid w:val="009F6E72"/>
+    <w:rsid w:val="00A16D4C"/>
+    <w:rsid w:val="00A31F73"/>
+    <w:rsid w:val="00A4613F"/>
+    <w:rsid w:val="00A5052C"/>
+    <w:rsid w:val="00A6683F"/>
     <w:rsid w:val="00A7199D"/>
-    <w:rsid w:val="00A77B50"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00AF7235"/>
+    <w:rsid w:val="00A87038"/>
+    <w:rsid w:val="00A91DD8"/>
+    <w:rsid w:val="00A94818"/>
+    <w:rsid w:val="00AC39C9"/>
+    <w:rsid w:val="00AC7492"/>
+    <w:rsid w:val="00AD18A0"/>
+    <w:rsid w:val="00AF5816"/>
+    <w:rsid w:val="00AF7086"/>
     <w:rsid w:val="00B0611D"/>
+    <w:rsid w:val="00B06785"/>
     <w:rsid w:val="00B06FDA"/>
-    <w:rsid w:val="00B21762"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B57F71"/>
+    <w:rsid w:val="00B22335"/>
+    <w:rsid w:val="00B413E4"/>
+    <w:rsid w:val="00B51707"/>
     <w:rsid w:val="00B66063"/>
-    <w:rsid w:val="00B70347"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B85488"/>
+    <w:rsid w:val="00B72417"/>
     <w:rsid w:val="00B95188"/>
-    <w:rsid w:val="00BA3DD3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BC2176"/>
+    <w:rsid w:val="00BA4686"/>
+    <w:rsid w:val="00BA61C0"/>
+    <w:rsid w:val="00BB6AB6"/>
     <w:rsid w:val="00BC5DE0"/>
-    <w:rsid w:val="00BD3002"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C0663B"/>
+    <w:rsid w:val="00BD66B2"/>
+    <w:rsid w:val="00BF1F32"/>
+    <w:rsid w:val="00BF677F"/>
     <w:rsid w:val="00C07507"/>
-    <w:rsid w:val="00C14F8C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C34D08"/>
+    <w:rsid w:val="00C13EFB"/>
+    <w:rsid w:val="00C21187"/>
+    <w:rsid w:val="00C30CB8"/>
     <w:rsid w:val="00C419A5"/>
-    <w:rsid w:val="00C464B8"/>
-    <w:rsid w:val="00C678BD"/>
+    <w:rsid w:val="00C633E5"/>
+    <w:rsid w:val="00C85FA6"/>
     <w:rsid w:val="00C960EB"/>
     <w:rsid w:val="00C97318"/>
-    <w:rsid w:val="00C97592"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00E16164"/>
+    <w:rsid w:val="00CA15CA"/>
+    <w:rsid w:val="00CA5FEC"/>
+    <w:rsid w:val="00CC276F"/>
+    <w:rsid w:val="00CD7296"/>
+    <w:rsid w:val="00CE3A3C"/>
+    <w:rsid w:val="00CE50AA"/>
+    <w:rsid w:val="00CF6507"/>
+    <w:rsid w:val="00D028D9"/>
+    <w:rsid w:val="00D04D9A"/>
+    <w:rsid w:val="00D31CC7"/>
+    <w:rsid w:val="00D3368C"/>
+    <w:rsid w:val="00D37EA6"/>
+    <w:rsid w:val="00D47AB4"/>
+    <w:rsid w:val="00D77EC7"/>
+    <w:rsid w:val="00DA0B8D"/>
+    <w:rsid w:val="00DA6D85"/>
+    <w:rsid w:val="00DA731A"/>
+    <w:rsid w:val="00DE0877"/>
+    <w:rsid w:val="00DF3D74"/>
     <w:rsid w:val="00E17026"/>
-    <w:rsid w:val="00E327AF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E4612A"/>
+    <w:rsid w:val="00E32973"/>
+    <w:rsid w:val="00E450FA"/>
+    <w:rsid w:val="00E514D4"/>
     <w:rsid w:val="00E56F2B"/>
-    <w:rsid w:val="00E807BD"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00EE2715"/>
+    <w:rsid w:val="00E67885"/>
+    <w:rsid w:val="00E833DB"/>
+    <w:rsid w:val="00EA5F0E"/>
+    <w:rsid w:val="00ED2450"/>
+    <w:rsid w:val="00ED34A3"/>
+    <w:rsid w:val="00ED7782"/>
     <w:rsid w:val="00EE3349"/>
-    <w:rsid w:val="00EE3D86"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F6423E"/>
+    <w:rsid w:val="00EE485F"/>
+    <w:rsid w:val="00EF6C35"/>
+    <w:rsid w:val="00F03317"/>
+    <w:rsid w:val="00F04EEB"/>
+    <w:rsid w:val="00F200D0"/>
+    <w:rsid w:val="00F22DC4"/>
+    <w:rsid w:val="00F357C2"/>
+    <w:rsid w:val="00F55E03"/>
     <w:rsid w:val="00F65DCE"/>
-    <w:rsid w:val="00F71655"/>
     <w:rsid w:val="00F71DA4"/>
-    <w:rsid w:val="00F8084B"/>
-    <w:rsid w:val="00F82B8C"/>
+    <w:rsid w:val="00F77891"/>
+    <w:rsid w:val="00F81A40"/>
     <w:rsid w:val="00F96BB1"/>
+    <w:rsid w:val="00FB00EE"/>
     <w:rsid w:val="00FD124E"/>
-    <w:rsid w:val="00FF3506"/>
+    <w:rsid w:val="00FD43AF"/>
+    <w:rsid w:val="00FF325F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{70E69F15-0D51-4DAF-8C75-AE1FFBC2A4CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F71DA4"/>
+    <w:rsid w:val="003D0565"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C07507"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C07507"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek3Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C07507"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek4Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C07507"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek5Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C07507"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek6Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C07507"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek7Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C07507"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek8Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C07507"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek9Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C07507"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00834BED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00834BED"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00834BED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00834BED"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00834BED"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008A1099"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D61C2"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C07507"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -21491,188 +28367,106 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00872905"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="oj-doc-ti">
     <w:name w:val="oj-doc-ti"/>
     <w:basedOn w:val="Normalny"/>
-    <w:rsid w:val="008A453F"/>
+    <w:rsid w:val="005A6F1C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezodstpw">
-[...3 lines deleted...]
-    <w:rsid w:val="00320860"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="002073D6"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
-[...12 lines deleted...]
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="UyteHipercze">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A91E20"/>
+    <w:rsid w:val="0011136B"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
-[...65 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@czestochowa.praca.gov.pl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@czestochowa.praca.gov.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21923,79 +28717,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6563B92E-E57E-43EB-945C-AA89385C6F68}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{907DFB81-1FB8-480B-862F-6C277CD4CF1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>16311</Characters>
+  <Pages>17</Pages>
+  <Words>2877</Words>
+  <Characters>17263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>135</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>143</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18992</CharactersWithSpaces>
+  <CharactersWithSpaces>20100</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>barwaniecal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>