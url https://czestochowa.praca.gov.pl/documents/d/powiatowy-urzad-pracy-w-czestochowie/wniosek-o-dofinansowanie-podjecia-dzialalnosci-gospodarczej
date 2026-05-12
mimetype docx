--- v1 (2026-04-18)
+++ v2 (2026-05-12)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="000415D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="5245"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004F6385" w:rsidRDefault="004F6385" w:rsidP="000415D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="5245"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -537,51 +537,51 @@
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AD18A0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>„NIE DOTYCZY”.</w:t>
       </w:r>
       <w:r w:rsidR="00CF6507">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="524"/>
         <w:gridCol w:w="77"/>
         <w:gridCol w:w="3085"/>
         <w:gridCol w:w="6629"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="007D79EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10315" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidRDefault="007D79EB" w:rsidP="00840749">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -2846,389 +2846,389 @@
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D79EB" w:rsidRPr="00F200D0" w:rsidTr="004F6385">
         <w:trPr>
           <w:trHeight w:val="2688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F200D0" w:rsidRPr="0048606A" w:rsidRDefault="007917F8" w:rsidP="00840749">
+          <w:p w:rsidR="00F200D0" w:rsidRPr="00920AE2" w:rsidRDefault="007917F8" w:rsidP="00840749">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="007D79EB" w:rsidRPr="0048606A">
+            <w:r w:rsidR="007D79EB" w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F200D0" w:rsidRPr="0048606A" w:rsidRDefault="004F6385" w:rsidP="009E3C70">
+          <w:p w:rsidR="00F200D0" w:rsidRPr="00920AE2" w:rsidRDefault="004F6385" w:rsidP="009E3C70">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Rodzaj planowanej działalności gospodarczej jest związany z branżą obejmującą wymienione umiejętności/kompetencje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6385" w:rsidRPr="0048606A" w:rsidRDefault="004F6385" w:rsidP="004F6385">
+          <w:p w:rsidR="004F6385" w:rsidRPr="00920AE2" w:rsidRDefault="004F6385" w:rsidP="004F6385">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> TAK</w:t>
             </w:r>
-            <w:r w:rsidR="009E3C70" w:rsidRPr="0048606A">
+            <w:r w:rsidR="009E3C70" w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009E3C70" w:rsidRPr="0048606A">
+            <w:r w:rsidR="009E3C70" w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(proszę zaznaczyć które?)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F6385" w:rsidRPr="0048606A" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
+          <w:p w:rsidR="004F6385" w:rsidRPr="00920AE2" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
-            <w:r w:rsidR="004F6385" w:rsidRPr="0048606A">
+            <w:r w:rsidR="004F6385" w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>cyfrowe</w:t>
             </w:r>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>(czyli wykorzystujące w życiu codziennym i pracy technologie cyfrowe)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E3C70" w:rsidRPr="0048606A" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
+          <w:p w:rsidR="009E3C70" w:rsidRPr="00920AE2" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> niezbędne do pracy w sektorze zielonej gospodarki </w:t>
             </w:r>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">(czyli takiej, która jest oparta na odnawialnych źródłach energii, nowoczesnych technologiach ukierunkowanych na niskoemisyjność i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>zasobooszczędność</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>, a także na zarządzaniu środowiskowym w przedsiębiorstwach)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E3C70" w:rsidRPr="0048606A" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
+          <w:p w:rsidR="009E3C70" w:rsidRPr="00920AE2" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> istotne dla regionalnych/lokalnych specjalizacji </w:t>
             </w:r>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>(zawody deficytowe zgodne z barometrem zawodów na rok 202</w:t>
             </w:r>
-            <w:r w:rsidR="007917F8" w:rsidRPr="0048606A">
+            <w:r w:rsidR="007917F8" w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E3C70" w:rsidRPr="0048606A" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
+          <w:p w:rsidR="009E3C70" w:rsidRPr="00920AE2" w:rsidRDefault="009E3C70" w:rsidP="007917F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> związane z usługami zdrowotnymi i opiekuńczymi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F6385" w:rsidRPr="0048606A" w:rsidRDefault="004F6385" w:rsidP="007917F8">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="0048606A">
+          <w:p w:rsidR="004F6385" w:rsidRPr="00920AE2" w:rsidRDefault="004F6385" w:rsidP="007917F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
-            <w:r w:rsidRPr="0048606A">
+            <w:r w:rsidRPr="00920AE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NIE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00990A41" w:rsidRPr="0048606A" w:rsidRDefault="00990A41" w:rsidP="007D79EB">
+          <w:p w:rsidR="00990A41" w:rsidRPr="00920AE2" w:rsidRDefault="00990A41" w:rsidP="007D79EB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00840749" w:rsidRPr="00F200D0" w:rsidRDefault="00840749" w:rsidP="00840749">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
@@ -3237,51 +3237,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008A1099" w:rsidRPr="00101845" w:rsidRDefault="008A1099" w:rsidP="00101845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="2946"/>
         <w:gridCol w:w="2016"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00101845" w:rsidRPr="00F200D0" w:rsidTr="00101845">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="00101845" w:rsidRPr="00101845" w:rsidRDefault="00101845" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
@@ -3960,51 +3960,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00096308">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F200D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4039,85 +4039,90 @@
               <w:t>Pozyskanie lokalu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008A1099" w:rsidRPr="00096308" w:rsidRDefault="008A1099" w:rsidP="008A1099">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:strike/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00096308">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F200D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4152,85 +4157,89 @@
               <w:t>Towary, materiały</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00A87038">
+      <w:tr w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidTr="00096308">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="00087954" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F200D0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4265,50 +4274,54 @@
               <w:t>Gotówka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008A1099" w:rsidRPr="00F200D0" w:rsidRDefault="008A1099" w:rsidP="008A1099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
@@ -4787,51 +4800,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2455"/>
         <w:gridCol w:w="4459"/>
         <w:gridCol w:w="883"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D0565" w:rsidRPr="00F200D0" w:rsidTr="00FB00EE">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003D0565" w:rsidRPr="003D0565" w:rsidRDefault="003D0565" w:rsidP="00323636">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="300" w:after="120"/>
@@ -8246,51 +8259,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="005A6F1C" w:rsidRPr="00F200D0" w:rsidRDefault="005A6F1C" w:rsidP="005A6F1C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="698"/>
         <w:gridCol w:w="3272"/>
         <w:gridCol w:w="6095"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F1030" w:rsidTr="00AF5816">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="00276552" w:rsidRPr="00167330" w:rsidRDefault="000F1030" w:rsidP="00167330">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="414" w:hanging="414"/>
               <w:rPr>
@@ -8921,51 +8934,71 @@
           <w:p w:rsidR="000F1030" w:rsidRPr="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="327"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F1030">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>weksel in blanco</w:t>
+              <w:t xml:space="preserve">weksel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F1030">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F1030">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> blanco</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000F1030" w:rsidRDefault="000F1030" w:rsidP="000F1030">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
@@ -9407,51 +9440,71 @@
               </w:rPr>
               <w:t>Koszty zabezpieczenia zwrotu dofinansowania ponosi Wnioskodawca.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00387414" w:rsidRPr="00387414" w:rsidRDefault="00387414" w:rsidP="005859FB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="240"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00387414">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Przy zabezpieczeniu w formie weksla in blanco albo aktu notarialnego o poddaniu się egzekucji, konieczne jest ustanowienie dodatkowego zabezpieczenia.</w:t>
+              <w:t xml:space="preserve">Przy zabezpieczeniu w formie weksla </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00387414">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00387414">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> blanco albo aktu notarialnego o poddaniu się egzekucji, konieczne jest ustanowienie dodatkowego zabezpieczenia.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00276552" w:rsidRPr="00DF3D74" w:rsidRDefault="00276552" w:rsidP="005859FB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:ind w:right="851"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3D74">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PUP zastrzega sobie wybór proponowanej formy zabezpieczenia zwrotu dofinansowania.</w:t>
             </w:r>
@@ -9512,71 +9565,71 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> odpowiedzialności prawnej oświadczam, że dane zawarte w niniejszym wniosku są zgodne z prawdą.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00276552" w:rsidRPr="00F200D0" w:rsidRDefault="00276552" w:rsidP="00276552">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zapoznałem(</w:t>
+        <w:t>Zapoznałem</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>am</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) się z Regulaminem w sprawie przyznawania dofinansowania </w:t>
+        <w:t xml:space="preserve">m) się z Regulaminem w sprawie przyznawania dofinansowania </w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>podjęcia działalności gospodarczej w Powiatowym Urzędzie Pracy w Częstochowie.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00276552" w:rsidRPr="00F200D0" w:rsidRDefault="00276552" w:rsidP="00F04EEB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:right="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9632,51 +9685,69 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (data i podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F4C7D" w:rsidRPr="00276552" w:rsidRDefault="00276552" w:rsidP="00F04EEB">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276552">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*zaznaczyć właściwe</w:t>
+        <w:t>* właściwe</w:t>
+      </w:r>
+      <w:r w:rsidR="00096308" w:rsidRPr="00096308">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00096308" w:rsidRPr="00276552">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zaznaczyć </w:t>
       </w:r>
       <w:r w:rsidR="008D61C2" w:rsidRPr="00276552">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F4C7D" w:rsidRPr="00F200D0" w:rsidRDefault="003F4C7D" w:rsidP="00AF5816">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="600" w:after="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -9813,223 +9884,205 @@
         </w:rPr>
         <w:t>Oświadczenia wnioskodawcy</w:t>
       </w:r>
       <w:r w:rsidR="0057649C" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00AF5816">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>załączniki:</w:t>
       </w:r>
       <w:r w:rsidR="0057649C" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nr 1</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> lub 1a</w:t>
+        <w:t xml:space="preserve"> nr 1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F200D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nr 2</w:t>
       </w:r>
       <w:r w:rsidR="0057649C" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> i nr </w:t>
       </w:r>
       <w:r w:rsidR="005A6F1C" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do wniosku.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D61C2" w:rsidRDefault="008D61C2" w:rsidP="002D79FF">
+    <w:p w:rsidR="008D61C2" w:rsidRPr="00920AE2" w:rsidRDefault="008D61C2" w:rsidP="002D79FF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:right="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F200D0">
+      <w:r w:rsidRPr="00920AE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Biznesplan – załącznik nr </w:t>
       </w:r>
-      <w:r w:rsidR="005A6F1C" w:rsidRPr="00F200D0">
+      <w:r w:rsidR="005A6F1C" w:rsidRPr="00920AE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F200D0">
+      <w:r w:rsidRPr="00920AE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do wniosku.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00991A62" w:rsidRPr="0048606A" w:rsidRDefault="00991A62" w:rsidP="002D79FF">
+    <w:p w:rsidR="00991A62" w:rsidRPr="00920AE2" w:rsidRDefault="00991A62" w:rsidP="002D79FF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:right="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0048606A">
+      <w:r w:rsidRPr="00920AE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Klauzula informacyjna dotycząca przetwarzania danych osobowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A6F1C" w:rsidRPr="00167330" w:rsidRDefault="008D61C2" w:rsidP="005A6F1C">
+    <w:p w:rsidR="005A6F1C" w:rsidRPr="00920AE2" w:rsidRDefault="008D61C2" w:rsidP="005A6F1C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:right="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00167330">
+      <w:r w:rsidRPr="00920AE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FORMULARZ INFORMACJI PRZEDSTAWIANYCH PRZY UBIEGANIU SIĘ </w:t>
       </w:r>
-      <w:r w:rsidR="00D31CC7" w:rsidRPr="00167330">
+      <w:r w:rsidR="00D31CC7" w:rsidRPr="00920AE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00167330">
+      <w:r w:rsidRPr="00920AE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O POMOC DE MINIMIS</w:t>
       </w:r>
-      <w:r w:rsidR="005859FB">
+      <w:r w:rsidR="005859FB" w:rsidRPr="00920AE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="008D61C2" w:rsidRPr="00F200D0" w:rsidRDefault="008D61C2" w:rsidP="002D79FF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:right="851" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10413,179 +10466,151 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>W okresie ostatnich 2 lat nie byłem(</w:t>
+        <w:t>W okresie ostatnich 2 lat nie byłem</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>am</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">) prawomocnie skazany za przestępstwo </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
+        <w:t>m) prawomocnie skazany</w:t>
+      </w:r>
+      <w:r w:rsidR="00096308">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:br/>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowym w obrocie cywilnoprawnym na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny, </w:t>
-[...11 lines deleted...]
-        <w:t>za przestępstwo skarbowe na podstawie ustawy z dnia 10 września 1999 r. – Kodeks karny skarbowy lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego.</w:t>
+        <w:t xml:space="preserve"> za przestępstwo składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowym w obrocie cywilnoprawnym na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny, za przestępstwo skarbowe na podstawie ustawy z dnia 10 września 1999 r. – Kodeks karny skarbowy lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F3EEE" w:rsidRPr="00F200D0" w:rsidRDefault="00BA4686" w:rsidP="00B06785">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="340"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> W</w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> okresie ostatnich 12 miesięcy nie wykonywałem(</w:t>
+        <w:t xml:space="preserve"> okresie ostatnich 12 miesięcy nie wykonywałem</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>am</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) działalności gospodarczej </w:t>
-[...15 lines deleted...]
-        <w:t>na terytorium Rzeczypospolitej Polskiej i nie pozostawałem(</w:t>
+        <w:t>m) działalności gospodarczej na terytorium Rzeczypospolitej Polskiej i nie pozostawałem</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>am</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) w okresie zawieszenia wykony</w:t>
+        <w:t>m) w okresie zawieszenia wykony</w:t>
       </w:r>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wania działalności gospodarczej.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA4686" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="340"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
@@ -10643,131 +10668,137 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA4686" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="340"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>4.  Nie skorzystałem(</w:t>
+        <w:t>4.  Nie skorzystałem</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>am</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">m) </w:t>
       </w:r>
       <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">z bezzwrotnych środków publicznych na podjęcie działalności gospodarczej, założenie lub przystąpienie do spółdzielni socjalnej; </w:t>
+        <w:t>z bezzwrotnych środków publicznych na podjęcie działalności gospodarczej, założenie lub przystąp</w:t>
+      </w:r>
+      <w:r w:rsidR="00096308">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ienie do spółdzielni socjalnej.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA4686" w:rsidRPr="00F200D0" w:rsidRDefault="00BA4686" w:rsidP="00B06785">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="340"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ie skorzystał</w:t>
       </w:r>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>em(</w:t>
+        <w:t>em</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>am</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>m)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> z umorzenia pożyczki, o którym mowa w </w:t>
       </w:r>
       <w:r w:rsidR="008D0DAA" w:rsidRPr="005859FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>art. 187</w:t>
       </w:r>
       <w:r w:rsidR="008D0DAA" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0081093E" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>U</w:t>
@@ -10840,65 +10871,65 @@
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> W</w:t>
       </w:r>
       <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> okresie ostatnich 12 miesięcy nie przerwał</w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>em(</w:t>
+        <w:t>em</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>am</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>m)</w:t>
       </w:r>
       <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> z własnej winy realizacji formy pomocy określonej w ustawie</w:t>
       </w:r>
       <w:r w:rsidR="006737BB" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nie dotyczy absolwenta CIS i absolwenta KIS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BA4686" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10940,69 +10971,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ie złożył</w:t>
       </w:r>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>em(</w:t>
+        <w:t>em</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>am</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000F3EEE" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">m) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do innego starosty wniosku o dofinansowanie podjęcia działalności gospodarczej lub wniosku o środki na założenie lub przystąpienie do spółdzielni socjalnej.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F3EEE" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="340" w:right="142" w:hanging="340"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000F3EEE" w:rsidRPr="00F200D0" w:rsidRDefault="000F3EEE" w:rsidP="00B06785">
@@ -11443,91 +11474,91 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Świadomy(a) </w:t>
       </w:r>
       <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">odpowiedzialności prawnej oświadczam, iż w okresie trzech minionych lat </w:t>
       </w:r>
       <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>uzyskałem (</w:t>
+        <w:t xml:space="preserve">uzyskałem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>am</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) / nie uzyskałem (</w:t>
+        <w:t xml:space="preserve">m) / nie uzyskałem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>am</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>m)</w:t>
       </w:r>
       <w:r w:rsidR="00942328">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pomocy de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E32973" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11684,51 +11715,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00942328" w:rsidRPr="00F200D0" w:rsidRDefault="00942328" w:rsidP="00E32973">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="851"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidTr="00BA4686">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E32973" w:rsidRPr="00F200D0" w:rsidRDefault="00E32973" w:rsidP="00BA4686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
@@ -13268,124 +13299,124 @@
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>znajduję się / nie znajduję się</w:t>
       </w:r>
       <w:r w:rsidR="00942328">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> na takiej liście. Przed złożeniem oświadczenia zapoznałem/am się z rejestrem osób/podmiotów objętych przedmiotowymi sankcjami zamieszczonym na stronie BIP MSWiA:</w:t>
       </w:r>
-      <w:r w:rsidR="00ED2450" w:rsidRPr="00F200D0">
+      <w:r w:rsidR="00AD5E69" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "http://www.gov.pl/web/mswia/lista-osob-i-podmiotow-objetych-sankcjami  </w:instrText>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="009F6E72" w:rsidP="009F6E72">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00ED2450" w:rsidRPr="00F200D0">
+      <w:r w:rsidR="00AD5E69" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">www.gov.pl/web/mswia/lista-osob-i-podmiotow-objetych-sankcjami  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="00ED2450" w:rsidP="009F6E72">
+    <w:p w:rsidR="009F6E72" w:rsidRPr="00F200D0" w:rsidRDefault="00AD5E69" w:rsidP="009F6E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
@@ -15433,51 +15464,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Analiza SWOT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C13EFB" w:rsidRPr="00F200D0" w:rsidTr="00C13EFB">
         <w:trPr>
           <w:trHeight w:val="664"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="00C13EFB" w:rsidRDefault="00C13EFB" w:rsidP="00C13EFB">
             <w:pPr>
               <w:ind w:left="-108"/>
@@ -16324,51 +16355,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00137BF5" w:rsidRPr="00F200D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C13EFB" w:rsidRPr="005859FB" w:rsidTr="0066540B">
         <w:trPr>
           <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="00C13EFB" w:rsidRPr="005859FB" w:rsidRDefault="00C13EFB" w:rsidP="00A16D4C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="40"/>
@@ -18444,95 +18475,106 @@
             </w:r>
             <w:r w:rsidR="00F04EEB" w:rsidRPr="005859FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>niewystarczającej</w:t>
             </w:r>
             <w:r w:rsidRPr="005859FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> liczby wierszy</w:t>
             </w:r>
             <w:r w:rsidR="00F04EEB" w:rsidRPr="005859FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="005859FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> m</w:t>
             </w:r>
             <w:r w:rsidR="00A16D4C" w:rsidRPr="005859FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ożna dodać dodatkowe pozycje.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC276F" w:rsidRPr="005859FB" w:rsidTr="0066540B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC276F" w:rsidRPr="005859FB" w:rsidRDefault="00CC276F" w:rsidP="00E450FA">
-[...18 lines deleted...]
-              <w:t>V. Przewidywana forma opodatkowania podatkiem dochodowym</w:t>
+          <w:p w:rsidR="00CC276F" w:rsidRPr="005859FB" w:rsidRDefault="00AE22A3" w:rsidP="00E450FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V. Planowana</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC276F" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> forma opodatkowania podatkiem dochodowym</w:t>
             </w:r>
             <w:r w:rsidR="0066540B" w:rsidRPr="005859FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w:rsidR="00CC276F" w:rsidRPr="005859FB" w:rsidRDefault="00292FF1" w:rsidP="00292FF1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
@@ -18616,111 +18658,181 @@
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005859FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>……………………………………………………………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00AE22A3" w:rsidRDefault="00AE22A3" w:rsidP="00AE22A3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE22A3" w:rsidRPr="0066540B" w:rsidRDefault="00AE22A3" w:rsidP="00AE22A3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066540B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*właściwe zaznaczyć</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00F357C2" w:rsidRPr="005859FB" w:rsidRDefault="00F357C2" w:rsidP="00CC276F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F357C2" w:rsidRPr="005859FB" w:rsidSect="00F357C2">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="675" w:right="567" w:bottom="1418" w:left="426" w:header="142" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="568"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED34A3" w:rsidRPr="005859FB" w:rsidTr="00846641">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="00ED34A3" w:rsidRPr="005859FB" w:rsidRDefault="00ED34A3" w:rsidP="00ED34A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005859FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>VI. Przewidywane efekty ekonomiczne prowadzeniu działalności gospodarczej – analiza finansowa przychodów i kosztów planowanej działalności za 12 miesięcy.</w:t>
+              <w:t>VI. Przewidywan</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67F16">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e efekty ekonomiczne prowadzenia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> działalności gospodarczej – analiza finansowa przychodów i kosztów planowanej działalności za 12 miesięcy.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00ED34A3" w:rsidRPr="005859FB" w:rsidRDefault="00ED34A3" w:rsidP="00ED34A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005859FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Uwaga! </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00ED34A3" w:rsidRPr="005859FB" w:rsidRDefault="00ED34A3" w:rsidP="00ED34A3">
@@ -19103,69 +19215,77 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00E450FA" w:rsidRPr="005859FB" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005859FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Koszty stałe:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
+          <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E67F16" w:rsidP="004D086D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005859FB">
-[...5 lines deleted...]
-              <w:t>(2a+2b+2c+2d+2e+2d)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(2a+2b+2c+2d+2e+2f</w:t>
+            </w:r>
+            <w:r w:rsidR="00E450FA" w:rsidRPr="005859FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00E450FA" w:rsidRPr="00F200D0" w:rsidRDefault="00E450FA" w:rsidP="004D086D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -22262,123 +22382,97 @@
     <w:p w:rsidR="00476423" w:rsidRPr="0066540B" w:rsidRDefault="006249E8" w:rsidP="00292FF1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="300"/>
         <w:ind w:left="142" w:firstLine="6095"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066540B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(data i podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A0AA1" w:rsidRPr="0066540B" w:rsidRDefault="0066540B" w:rsidP="0066540B">
-[...25 lines deleted...]
-    <w:sectPr w:rsidR="009A0AA1" w:rsidRPr="0066540B" w:rsidSect="006249E8">
+    <w:sectPr w:rsidR="00476423" w:rsidRPr="0066540B" w:rsidSect="006249E8">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="675" w:right="1133" w:bottom="1418" w:left="1418" w:header="142" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317" w:rsidP="00834BED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317" w:rsidP="00834BED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -22386,100 +22480,86 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1959218046"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00F03317" w:rsidRDefault="0048606A">
+      <w:p w:rsidR="00F03317" w:rsidRDefault="00AD5E69">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="center"/>
         </w:pPr>
-        <w:r>
-[...19 lines deleted...]
-        </w:r>
+        <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
+          <w:r w:rsidR="00920AE2">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>17</w:t>
+          </w:r>
+        </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317" w:rsidP="00834BED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317" w:rsidP="00834BED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00F03317" w:rsidRPr="004028DB" w:rsidRDefault="00F03317" w:rsidP="009F6E72">
       <w:pPr>
         <w:pStyle w:val="oj-doc-ti"/>
         <w:jc w:val="both"/>
@@ -22538,51 +22618,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>akazuje się udzielania bezpośredniego lub pośredniego wsparcia, w tym udzielania finansowania i pomocy finansowej lub przyznawania jakichkolwiek innych korzyści w ramach programu Unii, Euratomu lub krajowego programu państwa członkowskiego oraz umów w rozumieniu rozporządzenia (UE, Euratom) 2018/1046, na rzecz jakichkolwiek osób prawnych, podmiotów lub organów z siedzibą w Rosji, które w ponad 50 % są własnością publiczną lub są pod kontrolą publ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>iczną. (…)”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00F03317" w:rsidRDefault="00F03317">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>128546</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-64291</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5527099" cy="948906"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Obraz 0" descr="logoEFSplus10.11.2023czarnobiale.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -22607,52 +22687,52 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="5527099" cy="948906"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01C049CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCF83146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Nagwek1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nagwek2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22737,51 +22817,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Nagwek8"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Nagwek9"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="026D4940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D376D0C0"/>
     <w:lvl w:ilvl="0" w:tplc="34F862BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22850,51 +22930,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7266" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="027E43DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BD62960"/>
     <w:lvl w:ilvl="0" w:tplc="C23857B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22964,51 +23044,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="056E06E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56B6DFFE"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -23053,51 +23133,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="082117E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D385106"/>
     <w:lvl w:ilvl="0" w:tplc="DC4C015E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23167,51 +23247,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="09360C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5522100"/>
     <w:lvl w:ilvl="0" w:tplc="46A6BF28">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23257,51 +23337,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="0D616C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81F29CB2"/>
     <w:lvl w:ilvl="0" w:tplc="3F58837A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23370,51 +23450,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="0EEE6A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4884672C"/>
     <w:lvl w:ilvl="0" w:tplc="892E10EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -23459,51 +23539,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="12E2182E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="261A1CF0"/>
     <w:lvl w:ilvl="0" w:tplc="75E2D820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23573,51 +23653,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="14633B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D97CFF52"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23686,51 +23766,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="19F339C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F878DFB0"/>
     <w:lvl w:ilvl="0" w:tplc="3F58837A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23799,51 +23879,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="1F3D2D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB68CAB6"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23885,51 +23965,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="20133186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27509B4A"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23971,51 +24051,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="24D255BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54E8B6FC"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24084,51 +24164,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="287305A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA42DCDA"/>
     <w:lvl w:ilvl="0" w:tplc="4C72289E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -24174,51 +24254,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="2DF309DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17BA7D0E"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24260,51 +24340,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="2F336205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CB8BF08"/>
     <w:lvl w:ilvl="0" w:tplc="F35A56B2">
       <w:start w:val="8"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -24349,51 +24429,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="37601E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6622A272"/>
     <w:lvl w:ilvl="0" w:tplc="14AC79FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -24438,51 +24518,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="3D830D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B2CCF8E"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -24527,51 +24607,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="407F7F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D25DB2"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24613,51 +24693,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="42C66023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8AEAC06"/>
     <w:lvl w:ilvl="0" w:tplc="E6FE52E6">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -24703,51 +24783,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="4760703C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CA1C7C"/>
     <w:lvl w:ilvl="0" w:tplc="1E305EB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -24792,51 +24872,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="49F86FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7484E80"/>
     <w:lvl w:ilvl="0" w:tplc="EE52460C">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -24882,51 +24962,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="4C150308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8AEAC06"/>
     <w:lvl w:ilvl="0" w:tplc="E6FE52E6">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -24972,51 +25052,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="52DD2325"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCAEB7B8"/>
     <w:lvl w:ilvl="0" w:tplc="3F58837A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25085,51 +25165,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="53E95545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF7C4406"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25171,51 +25251,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="583834E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8022337A"/>
     <w:lvl w:ilvl="0" w:tplc="3480755A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25285,51 +25365,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="59304178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA9EC470"/>
     <w:lvl w:ilvl="0" w:tplc="3F58837A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25398,51 +25478,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="5B603125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5020672C"/>
     <w:lvl w:ilvl="0" w:tplc="3F58837A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25511,51 +25591,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="5E46743B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86A0533E"/>
     <w:lvl w:ilvl="0" w:tplc="3F58837A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25624,51 +25704,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="5F9B7627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F9E68F2"/>
     <w:lvl w:ilvl="0" w:tplc="3F58837A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25737,51 +25817,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="619B32E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99C0E522"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25823,51 +25903,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="654675FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BEC855A"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25909,51 +25989,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="66BE5A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD841074"/>
     <w:lvl w:ilvl="0" w:tplc="34F862BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26022,51 +26102,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7266" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34">
     <w:nsid w:val="6E964ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90489AD4"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26108,51 +26188,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35">
     <w:nsid w:val="706059C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E63664E6"/>
     <w:lvl w:ilvl="0" w:tplc="47CCF2A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26221,51 +26301,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36">
     <w:nsid w:val="721F5C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36B424EA"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -26310,51 +26390,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37">
     <w:nsid w:val="74361F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFAAAEAA"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26396,51 +26476,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38">
     <w:nsid w:val="74E13994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="533E073E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -26485,51 +26565,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39">
     <w:nsid w:val="77CA4FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20CA3588"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -26574,51 +26654,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40">
     <w:nsid w:val="79562CC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CA1C7C"/>
     <w:lvl w:ilvl="0" w:tplc="1E305EB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -26663,51 +26743,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41">
     <w:nsid w:val="79AA4C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1703D36"/>
     <w:lvl w:ilvl="0" w:tplc="47CCF2A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26776,51 +26856,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42">
     <w:nsid w:val="7BB4024E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7DAC818"/>
     <w:lvl w:ilvl="0" w:tplc="1B46C80A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -26888,51 +26968,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43">
     <w:nsid w:val="7E5306A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7CC6530"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27138,82 +27218,80 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat>
-[...2 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00834BED"/>
     <w:rsid w:val="00010594"/>
     <w:rsid w:val="00015C81"/>
     <w:rsid w:val="00016D2A"/>
     <w:rsid w:val="0003667B"/>
     <w:rsid w:val="000415D5"/>
     <w:rsid w:val="00087954"/>
     <w:rsid w:val="00095A27"/>
+    <w:rsid w:val="00096308"/>
     <w:rsid w:val="000A11A5"/>
     <w:rsid w:val="000B5892"/>
     <w:rsid w:val="000C4549"/>
     <w:rsid w:val="000D434D"/>
     <w:rsid w:val="000F1030"/>
     <w:rsid w:val="000F3EEE"/>
     <w:rsid w:val="00101845"/>
     <w:rsid w:val="0011136B"/>
     <w:rsid w:val="0011474C"/>
     <w:rsid w:val="00137BF5"/>
     <w:rsid w:val="00140080"/>
     <w:rsid w:val="001513E7"/>
     <w:rsid w:val="00167330"/>
     <w:rsid w:val="001802A4"/>
     <w:rsid w:val="001805D7"/>
     <w:rsid w:val="001840E5"/>
     <w:rsid w:val="001858EA"/>
     <w:rsid w:val="0019346D"/>
     <w:rsid w:val="001A0004"/>
     <w:rsid w:val="001A43B7"/>
     <w:rsid w:val="001A6EF0"/>
     <w:rsid w:val="001B5D92"/>
     <w:rsid w:val="001C7256"/>
     <w:rsid w:val="001E229A"/>
     <w:rsid w:val="001F2FC1"/>
@@ -27234,68 +27312,68 @@
     <w:rsid w:val="002E09F0"/>
     <w:rsid w:val="00313674"/>
     <w:rsid w:val="00323636"/>
     <w:rsid w:val="00341B24"/>
     <w:rsid w:val="00346D72"/>
     <w:rsid w:val="00350AAB"/>
     <w:rsid w:val="00365CBF"/>
     <w:rsid w:val="0037051A"/>
     <w:rsid w:val="0037208F"/>
     <w:rsid w:val="003805C3"/>
     <w:rsid w:val="00387414"/>
     <w:rsid w:val="003D0565"/>
     <w:rsid w:val="003E0E33"/>
     <w:rsid w:val="003F24FD"/>
     <w:rsid w:val="003F4C7D"/>
     <w:rsid w:val="0040339D"/>
     <w:rsid w:val="00404B83"/>
     <w:rsid w:val="00406B6D"/>
     <w:rsid w:val="00420A4E"/>
     <w:rsid w:val="00430C6C"/>
     <w:rsid w:val="00456AA7"/>
     <w:rsid w:val="00456B73"/>
     <w:rsid w:val="00465459"/>
     <w:rsid w:val="00466F78"/>
     <w:rsid w:val="00476423"/>
-    <w:rsid w:val="0048606A"/>
     <w:rsid w:val="0049390D"/>
     <w:rsid w:val="00497AF0"/>
     <w:rsid w:val="004B3EDD"/>
     <w:rsid w:val="004D086D"/>
     <w:rsid w:val="004E2A1C"/>
     <w:rsid w:val="004E4B01"/>
     <w:rsid w:val="004F6385"/>
     <w:rsid w:val="00515D77"/>
     <w:rsid w:val="00520297"/>
     <w:rsid w:val="005229BC"/>
     <w:rsid w:val="00533030"/>
     <w:rsid w:val="005346E0"/>
     <w:rsid w:val="005363C7"/>
     <w:rsid w:val="00537DAA"/>
     <w:rsid w:val="005459AB"/>
     <w:rsid w:val="0055531D"/>
     <w:rsid w:val="00561A45"/>
+    <w:rsid w:val="005720ED"/>
     <w:rsid w:val="0057231A"/>
     <w:rsid w:val="00573514"/>
     <w:rsid w:val="0057649C"/>
     <w:rsid w:val="00581DF9"/>
     <w:rsid w:val="005859FB"/>
     <w:rsid w:val="005A6F1C"/>
     <w:rsid w:val="005D6D17"/>
     <w:rsid w:val="005E40FB"/>
     <w:rsid w:val="005F443B"/>
     <w:rsid w:val="00604E28"/>
     <w:rsid w:val="006249E8"/>
     <w:rsid w:val="0066540B"/>
     <w:rsid w:val="006737BB"/>
     <w:rsid w:val="006755F7"/>
     <w:rsid w:val="0069044C"/>
     <w:rsid w:val="006A0B53"/>
     <w:rsid w:val="006C4A69"/>
     <w:rsid w:val="006E03C6"/>
     <w:rsid w:val="006E2EE7"/>
     <w:rsid w:val="006F33CF"/>
     <w:rsid w:val="007066FA"/>
     <w:rsid w:val="00711C11"/>
     <w:rsid w:val="007165B4"/>
     <w:rsid w:val="00720AD5"/>
     <w:rsid w:val="00724146"/>
@@ -27310,75 +27388,78 @@
     <w:rsid w:val="007852B9"/>
     <w:rsid w:val="007917F8"/>
     <w:rsid w:val="007A2744"/>
     <w:rsid w:val="007A348C"/>
     <w:rsid w:val="007A7322"/>
     <w:rsid w:val="007B272B"/>
     <w:rsid w:val="007B7E15"/>
     <w:rsid w:val="007D79EB"/>
     <w:rsid w:val="007E4DBE"/>
     <w:rsid w:val="007E7955"/>
     <w:rsid w:val="00801A2F"/>
     <w:rsid w:val="00802CB4"/>
     <w:rsid w:val="0081093E"/>
     <w:rsid w:val="00815612"/>
     <w:rsid w:val="00822FF6"/>
     <w:rsid w:val="00834BED"/>
     <w:rsid w:val="00840749"/>
     <w:rsid w:val="0084210E"/>
     <w:rsid w:val="00842D92"/>
     <w:rsid w:val="00846641"/>
     <w:rsid w:val="00872905"/>
     <w:rsid w:val="008A1099"/>
     <w:rsid w:val="008C3FBA"/>
     <w:rsid w:val="008D0DAA"/>
     <w:rsid w:val="008D61C2"/>
+    <w:rsid w:val="00920AE2"/>
     <w:rsid w:val="00942328"/>
     <w:rsid w:val="00962CA2"/>
     <w:rsid w:val="009711FD"/>
     <w:rsid w:val="0098413C"/>
     <w:rsid w:val="00990A41"/>
     <w:rsid w:val="0099178B"/>
     <w:rsid w:val="00991A62"/>
     <w:rsid w:val="009A0AA1"/>
     <w:rsid w:val="009B19FE"/>
     <w:rsid w:val="009E3C70"/>
     <w:rsid w:val="009E3C71"/>
     <w:rsid w:val="009E4A9B"/>
     <w:rsid w:val="009F6E72"/>
     <w:rsid w:val="00A16D4C"/>
     <w:rsid w:val="00A31F73"/>
     <w:rsid w:val="00A4613F"/>
     <w:rsid w:val="00A5052C"/>
     <w:rsid w:val="00A6683F"/>
     <w:rsid w:val="00A7199D"/>
     <w:rsid w:val="00A87038"/>
     <w:rsid w:val="00A91DD8"/>
     <w:rsid w:val="00A94818"/>
     <w:rsid w:val="00AC39C9"/>
     <w:rsid w:val="00AC7492"/>
     <w:rsid w:val="00AD18A0"/>
+    <w:rsid w:val="00AD5E69"/>
+    <w:rsid w:val="00AE22A3"/>
     <w:rsid w:val="00AF5816"/>
     <w:rsid w:val="00AF7086"/>
     <w:rsid w:val="00B0611D"/>
     <w:rsid w:val="00B06785"/>
     <w:rsid w:val="00B06FDA"/>
     <w:rsid w:val="00B22335"/>
     <w:rsid w:val="00B413E4"/>
     <w:rsid w:val="00B51707"/>
     <w:rsid w:val="00B66063"/>
     <w:rsid w:val="00B72417"/>
     <w:rsid w:val="00B95188"/>
     <w:rsid w:val="00BA4686"/>
     <w:rsid w:val="00BA61C0"/>
     <w:rsid w:val="00BB6AB6"/>
     <w:rsid w:val="00BC5DE0"/>
     <w:rsid w:val="00BD66B2"/>
     <w:rsid w:val="00BF1F32"/>
     <w:rsid w:val="00BF677F"/>
     <w:rsid w:val="00C07507"/>
     <w:rsid w:val="00C13EFB"/>
     <w:rsid w:val="00C21187"/>
     <w:rsid w:val="00C30CB8"/>
     <w:rsid w:val="00C419A5"/>
     <w:rsid w:val="00C633E5"/>
     <w:rsid w:val="00C85FA6"/>
@@ -27387,494 +27468,256 @@
     <w:rsid w:val="00CA15CA"/>
     <w:rsid w:val="00CA5FEC"/>
     <w:rsid w:val="00CC276F"/>
     <w:rsid w:val="00CD7296"/>
     <w:rsid w:val="00CE3A3C"/>
     <w:rsid w:val="00CE50AA"/>
     <w:rsid w:val="00CF6507"/>
     <w:rsid w:val="00D028D9"/>
     <w:rsid w:val="00D04D9A"/>
     <w:rsid w:val="00D31CC7"/>
     <w:rsid w:val="00D3368C"/>
     <w:rsid w:val="00D37EA6"/>
     <w:rsid w:val="00D47AB4"/>
     <w:rsid w:val="00D77EC7"/>
     <w:rsid w:val="00DA0B8D"/>
     <w:rsid w:val="00DA6D85"/>
     <w:rsid w:val="00DA731A"/>
     <w:rsid w:val="00DE0877"/>
     <w:rsid w:val="00DF3D74"/>
     <w:rsid w:val="00E17026"/>
     <w:rsid w:val="00E32973"/>
     <w:rsid w:val="00E450FA"/>
     <w:rsid w:val="00E514D4"/>
     <w:rsid w:val="00E56F2B"/>
     <w:rsid w:val="00E67885"/>
+    <w:rsid w:val="00E67F16"/>
     <w:rsid w:val="00E833DB"/>
     <w:rsid w:val="00EA5F0E"/>
     <w:rsid w:val="00ED2450"/>
     <w:rsid w:val="00ED34A3"/>
     <w:rsid w:val="00ED7782"/>
     <w:rsid w:val="00EE3349"/>
     <w:rsid w:val="00EE485F"/>
     <w:rsid w:val="00EF6C35"/>
     <w:rsid w:val="00F03317"/>
     <w:rsid w:val="00F04EEB"/>
     <w:rsid w:val="00F200D0"/>
     <w:rsid w:val="00F22DC4"/>
     <w:rsid w:val="00F357C2"/>
     <w:rsid w:val="00F55E03"/>
     <w:rsid w:val="00F65DCE"/>
     <w:rsid w:val="00F71DA4"/>
     <w:rsid w:val="00F77891"/>
     <w:rsid w:val="00F81A40"/>
     <w:rsid w:val="00F96BB1"/>
     <w:rsid w:val="00FB00EE"/>
     <w:rsid w:val="00FD124E"/>
     <w:rsid w:val="00FD43AF"/>
     <w:rsid w:val="00FF325F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{70E69F15-0D51-4DAF-8C75-AE1FFBC2A4CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...374 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003D0565"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C07507"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -28092,50 +27935,51 @@
         <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00834BED"/>
     <w:pPr>
@@ -28174,58 +28018,65 @@
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00834BED"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00834BED"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008A1099"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D61C2"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C07507"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -28410,51 +28261,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0011136B"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@czestochowa.praca.gov.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -28717,78 +28568,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{907DFB81-1FB8-480B-862F-6C277CD4CF1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAA3B4E9-637E-4452-9C0F-024D773B540D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>2877</Words>
-  <Characters>17263</Characters>
+  <Words>2876</Words>
+  <Characters>17258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>143</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20100</CharactersWithSpaces>
+  <CharactersWithSpaces>20094</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>barwaniecal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>