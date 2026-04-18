--- v0 (2025-10-26)
+++ v1 (2026-04-18)
@@ -3968,157 +3968,128 @@
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-879"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kopie wy</w:t>
       </w:r>
       <w:r w:rsidR="00957A48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mienionych w zestawieniu faktur, rachunków wraz z potwierdzeniem zapłaty (oryginały do wglądu)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957A48" w:rsidRDefault="00957A48" w:rsidP="00B7255A">
+    <w:p w:rsidR="002608A1" w:rsidRPr="00C7746E" w:rsidRDefault="00957A48" w:rsidP="00C7746E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
           <w:tab w:val="left" w:leader="dot" w:pos="13325"/>
           <w:tab w:val="left" w:pos="13608"/>
           <w:tab w:val="left" w:leader="dot" w:pos="14034"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-879"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deklaracja ZUS ZUA / ZUS ZZA wraz z potwierdzeniem przyjęcia deklaracji ZUS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002608A1" w:rsidRPr="008E7735" w:rsidRDefault="002608A1" w:rsidP="002608A1">
+    <w:p w:rsidR="008209A4" w:rsidRDefault="008209A4" w:rsidP="008E7735">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7735">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Wydruk z konta bankowego potwierdzający wpływ na konto środków z dofinansowania na rozpoczęcie działalności</w:t>
+        <w:t>Oświadczenie osoby składającej rozliczenie dotyczące podatku VAT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008209A4" w:rsidRDefault="008209A4" w:rsidP="008E7735">
+    <w:p w:rsidR="008E7735" w:rsidRPr="008E7735" w:rsidRDefault="008E7735" w:rsidP="008E7735">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E7735">
-[...27 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008209A4" w:rsidRPr="008209A4" w:rsidRDefault="008209A4" w:rsidP="008209A4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -4825,67 +4796,83 @@
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="000F368A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Obowiązek zwrotu równowartości odzyskanego w ramach przyznanego dofinansowania podatku VAT dotyczy odzyskania podatku VAT w trakcie prowadzenia działalności gospodarczej przez wymagany okres co najmniej 12 miesięcy oraz po tym okresie, </w:t>
       </w:r>
       <w:r w:rsidR="00B3519A" w:rsidRPr="000F368A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F368A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">w przypadku Biorcy, który po upływie co najmniej 12 miesięcznego okresu prowadzenia działalności gospodarczej nie był czynnym płatnikiem VAT, nie później jednak niż </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B3519A" w:rsidRPr="000F368A">
+        <w:t xml:space="preserve">w przypadku Biorcy, który po upływie co najmniej 12 miesięcznego okresu prowadzenia działalności gospodarczej nie był czynnym płatnikiem VAT, nie później jednak </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5FCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F368A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>w ciągu 5 lat, licząc od początku roku, w</w:t>
+        <w:t xml:space="preserve">niż w ciągu 5 lat, licząc od </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6146B" w:rsidRPr="00AA5FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>końca roku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F368A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, w</w:t>
       </w:r>
       <w:r w:rsidRPr="000F368A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="000F368A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>którym nabył prawo do obniżenia kwoty podatku należnego, z zastrzeżeniem art. 86 ust. 13a ustawy z dnia 11.03.2004 r. o podatku od towarów i usług.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D869ED" w:rsidRDefault="00D869ED" w:rsidP="00420258">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -5561,130 +5548,138 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00CC36D7"/>
     <w:rsid w:val="00002403"/>
     <w:rsid w:val="000F368A"/>
     <w:rsid w:val="000F4AAA"/>
     <w:rsid w:val="001F2FC1"/>
     <w:rsid w:val="002608A1"/>
+    <w:rsid w:val="002D6A32"/>
     <w:rsid w:val="002E05E1"/>
     <w:rsid w:val="00315D8B"/>
     <w:rsid w:val="00420258"/>
+    <w:rsid w:val="004275F8"/>
     <w:rsid w:val="00461BD4"/>
     <w:rsid w:val="00461C25"/>
     <w:rsid w:val="00476D55"/>
     <w:rsid w:val="00481280"/>
     <w:rsid w:val="004C2ECA"/>
     <w:rsid w:val="004F2CB8"/>
     <w:rsid w:val="00556E84"/>
     <w:rsid w:val="00573A10"/>
     <w:rsid w:val="005F443B"/>
     <w:rsid w:val="006B25B3"/>
+    <w:rsid w:val="00740793"/>
     <w:rsid w:val="00744650"/>
     <w:rsid w:val="00773286"/>
     <w:rsid w:val="007907A0"/>
     <w:rsid w:val="007B6123"/>
     <w:rsid w:val="007C4297"/>
     <w:rsid w:val="007D22DB"/>
     <w:rsid w:val="008209A4"/>
     <w:rsid w:val="008E7735"/>
     <w:rsid w:val="00957A48"/>
     <w:rsid w:val="0098006E"/>
     <w:rsid w:val="009E566B"/>
     <w:rsid w:val="00A15205"/>
+    <w:rsid w:val="00A27D47"/>
+    <w:rsid w:val="00AA5FCE"/>
     <w:rsid w:val="00AF7E7C"/>
     <w:rsid w:val="00B02125"/>
     <w:rsid w:val="00B3519A"/>
     <w:rsid w:val="00B66063"/>
     <w:rsid w:val="00B7255A"/>
     <w:rsid w:val="00BB7077"/>
     <w:rsid w:val="00BC0617"/>
+    <w:rsid w:val="00C6146B"/>
+    <w:rsid w:val="00C7746E"/>
     <w:rsid w:val="00CB023B"/>
     <w:rsid w:val="00CC36D7"/>
     <w:rsid w:val="00D05FDF"/>
     <w:rsid w:val="00D16CEC"/>
     <w:rsid w:val="00D42622"/>
     <w:rsid w:val="00D834D8"/>
     <w:rsid w:val="00D869ED"/>
     <w:rsid w:val="00DE1606"/>
+    <w:rsid w:val="00E246F6"/>
     <w:rsid w:val="00E837C8"/>
     <w:rsid w:val="00E96B93"/>
     <w:rsid w:val="00F71DA4"/>
     <w:rsid w:val="00FE029B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -6312,79 +6307,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449E7DD4-C2F7-4738-AF39-1A76FD65486A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10350F82-A69C-4EF0-BE91-0684EFB71106}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>571</Words>
-  <Characters>3430</Characters>
+  <Words>555</Words>
+  <Characters>3335</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Rozliczenie wydatkowania dofinansowania 2023</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3994</CharactersWithSpaces>
+  <CharactersWithSpaces>3883</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rozliczenie wydatkowania dofinansowania 2023</dc:title>
   <dc:creator>Aleksandra Barwaniec</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>